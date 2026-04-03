--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2780348725c743ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dec4959eae8489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5190f880ea874e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f41914d6f54486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62cec0a801b47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5190f880ea874e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81521fa6ece44454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f41914d6f54486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>