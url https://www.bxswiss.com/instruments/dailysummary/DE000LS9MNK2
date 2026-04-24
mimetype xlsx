--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dec4959eae8489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ac99f978dd427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f41914d6f54486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1220a2a06a654375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81521fa6ece44454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f41914d6f54486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5350a42bc1412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1220a2a06a654375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>