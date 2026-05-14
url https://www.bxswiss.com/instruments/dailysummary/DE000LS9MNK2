--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ac99f978dd427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa7077531d54db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1220a2a06a654375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc81d9769f244ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5350a42bc1412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1220a2a06a654375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272e1facbdf948f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc81d9769f244ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>