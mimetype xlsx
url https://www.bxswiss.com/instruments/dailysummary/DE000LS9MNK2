--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa7077531d54db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63185e16414b4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc81d9769f244ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23873c6364954a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272e1facbdf948f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc81d9769f244ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bae0b3a407248a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23873c6364954a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>