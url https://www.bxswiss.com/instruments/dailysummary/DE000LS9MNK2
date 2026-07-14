--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63185e16414b4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580a68fcc974419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23873c6364954a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf033075679e74ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bae0b3a407248a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23873c6364954a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c882496847544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf033075679e74ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>143,784</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>