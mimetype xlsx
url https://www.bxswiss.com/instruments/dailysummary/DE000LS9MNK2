--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580a68fcc974419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310822e432254449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf033075679e74ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fbadd630d04697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c882496847544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf033075679e74ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1d479579e6461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fbadd630d04697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>