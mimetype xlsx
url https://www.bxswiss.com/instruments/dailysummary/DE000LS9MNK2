--- v8 (2026-06-04)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63185e16414b4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1415bb8742947eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23873c6364954a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081c7428fd7a4cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bae0b3a407248a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23873c6364954a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e87eba46bbb45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081c7428fd7a4cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -686,82 +686,28 @@
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,837</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...52 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>