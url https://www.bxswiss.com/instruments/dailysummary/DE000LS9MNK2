--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1415bb8742947eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580a68fcc974419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081c7428fd7a4cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf033075679e74ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e87eba46bbb45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081c7428fd7a4cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c882496847544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf033075679e74ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>142,837</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>