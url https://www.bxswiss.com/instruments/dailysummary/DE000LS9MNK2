--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310822e432254449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423e67908ce1435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fbadd630d04697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166aca03e3954803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1d479579e6461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fbadd630d04697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3921a4cd7b93449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166aca03e3954803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,924</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>