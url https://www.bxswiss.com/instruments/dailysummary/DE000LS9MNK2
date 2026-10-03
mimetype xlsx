--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R423e67908ce1435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff97ea3826584fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166aca03e3954803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde05b4e58944c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3921a4cd7b93449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166aca03e3954803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb2287f5c6b45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde05b4e58944c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>