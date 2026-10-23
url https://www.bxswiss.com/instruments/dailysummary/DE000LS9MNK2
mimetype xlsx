--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff97ea3826584fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raccf16768ef847a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde05b4e58944c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f03d84de1ba4927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb2287f5c6b45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde05b4e58944c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2ba34b401a4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f03d84de1ba4927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wikouniversum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,872</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>130,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,376</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>