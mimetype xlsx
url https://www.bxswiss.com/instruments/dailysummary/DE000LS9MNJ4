--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eecd7df300c4ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea8231adc764e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9341e62d95743ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a1224fc3704101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re98db8c5203f43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9341e62d95743ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613405bd1e8e48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a1224fc3704101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>68,017</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>