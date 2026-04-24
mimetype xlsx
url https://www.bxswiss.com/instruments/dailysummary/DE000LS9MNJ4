--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea8231adc764e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83eb0691b7aa4922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a1224fc3704101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8abac577664b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613405bd1e8e48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a1224fc3704101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b7bbe7acd8467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8abac577664b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>