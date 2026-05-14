--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83eb0691b7aa4922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6e57e696774938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8abac577664b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857efd27d5524ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b7bbe7acd8467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8abac577664b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28c230ecaa44014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857efd27d5524ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>