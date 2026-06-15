--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6e57e696774938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3b5ff9236f4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857efd27d5524ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477e5227568548a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28c230ecaa44014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857efd27d5524ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11e63d640044ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477e5227568548a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>90,548</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>