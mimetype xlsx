--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3b5ff9236f4886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e8573a549b4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477e5227568548a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bfa2dd6d80422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11e63d640044ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477e5227568548a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb07dc867194101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bfa2dd6d80422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...200 lines deleted...]
-          <x:t>95,975</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,831</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,609</x:t>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>