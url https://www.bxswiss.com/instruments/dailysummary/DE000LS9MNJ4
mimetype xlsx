--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e8573a549b4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cba9f18e2d4b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bfa2dd6d80422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf04881d383e4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb07dc867194101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bfa2dd6d80422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0076751a89cc4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf04881d383e4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>