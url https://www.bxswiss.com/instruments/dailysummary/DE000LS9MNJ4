--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cba9f18e2d4b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8657bddd8441f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf04881d383e4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8d87afa61b412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0076751a89cc4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf04881d383e4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3703425d91a84c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8d87afa61b412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>