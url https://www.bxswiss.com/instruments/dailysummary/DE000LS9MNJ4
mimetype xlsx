--- v10 (2026-08-15)
+++ v11 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8657bddd8441f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116a0c0e21ca4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8d87afa61b412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a4ebfbb2bf468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3703425d91a84c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8d87afa61b412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aa927de0294ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a4ebfbb2bf468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>91,453</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>