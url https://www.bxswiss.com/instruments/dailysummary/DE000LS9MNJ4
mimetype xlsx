--- v11 (2026-09-26)
+++ v12 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116a0c0e21ca4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25827f2dc16d4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a4ebfbb2bf468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8560a5067a1d414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aa927de0294ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a4ebfbb2bf468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d46a5ed8964f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8560a5067a1d414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Gelegenheiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>91,551</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>