--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb703a72381bc4c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ec56123a984048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d8eefbdeaa4083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401c1960cbea40a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034fc2d97d4c4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d8eefbdeaa4083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7a920517c348d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401c1960cbea40a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>189,325</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,325</x:t>
-[...485 lines deleted...]
-          <x:t>184,101</x:t>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>