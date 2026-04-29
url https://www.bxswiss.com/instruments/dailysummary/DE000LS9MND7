--- v7 (2026-04-03)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ec56123a984048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0f986a2320471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401c1960cbea40a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8571d8fa3f39419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7a920517c348d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401c1960cbea40a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b38aa5725e42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8571d8fa3f39419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>