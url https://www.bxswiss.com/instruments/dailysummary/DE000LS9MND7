--- v8 (2026-04-29)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0f986a2320471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686562144b2d4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8571d8fa3f39419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc73e85de5754a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b38aa5725e42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8571d8fa3f39419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8045f4f26e4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc73e85de5754a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>192,863</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>