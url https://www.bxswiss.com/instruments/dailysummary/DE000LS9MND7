--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686562144b2d4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d95709cf9b4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc73e85de5754a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e92c8316fc648fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8045f4f26e4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc73e85de5754a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353129a32c1849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e92c8316fc648fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>