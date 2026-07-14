--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d95709cf9b4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e5d87760b8a4427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e92c8316fc648fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac7c639f63804fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353129a32c1849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e92c8316fc648fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c8a7fb8afb42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac7c639f63804fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>