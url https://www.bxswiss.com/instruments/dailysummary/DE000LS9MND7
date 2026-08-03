--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e5d87760b8a4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ee6155cd224cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac7c639f63804fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd794ddd84a714852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c8a7fb8afb42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac7c639f63804fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bbf5782a4d4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd794ddd84a714852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>