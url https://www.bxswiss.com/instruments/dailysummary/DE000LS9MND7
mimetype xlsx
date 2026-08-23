--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ee6155cd224cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c61b80a6364361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd794ddd84a714852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c28720bed04471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bbf5782a4d4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd794ddd84a714852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re32383c6c5824300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c28720bed04471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>