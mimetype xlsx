--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c61b80a6364361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f7025e6dfd49bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c28720bed04471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739eadf383184003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re32383c6c5824300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c28720bed04471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae9e61ccdb14d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739eadf383184003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,906</x:t>
-[...80 lines deleted...]
-          <x:t>211,391</x:t>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,823</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>211,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,948</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>211,126</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>