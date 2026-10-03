--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f7025e6dfd49bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5401af23a19247f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739eadf383184003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bdc32952a644c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae9e61ccdb14d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739eadf383184003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re473dcb17cca4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bdc32952a644c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>211,575</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,948</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>213,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,272</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>211,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,414</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>