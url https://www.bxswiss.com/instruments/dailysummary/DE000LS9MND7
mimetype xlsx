--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5401af23a19247f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd950c2876da2467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bdc32952a644c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32366b80db4442f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re473dcb17cca4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bdc32952a644c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef37ae9aafa4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32366b80db4442f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MND7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>