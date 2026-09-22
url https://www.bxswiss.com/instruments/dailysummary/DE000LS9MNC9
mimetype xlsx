--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd81f77344df54ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128d25c4858a4266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87645b160105456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6480e6c0c0e94327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42c7d32f7d84641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87645b160105456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27b7cf0177546f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6480e6c0c0e94327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>