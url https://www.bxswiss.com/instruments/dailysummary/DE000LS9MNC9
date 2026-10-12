--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128d25c4858a4266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f51f5ff35d4d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6480e6c0c0e94327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc15a8f62da4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27b7cf0177546f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6480e6c0c0e94327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf14a6f65474d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc15a8f62da4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>