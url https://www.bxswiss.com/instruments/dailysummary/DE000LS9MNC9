--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f51f5ff35d4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97e47f33f204a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc15a8f62da4479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007374ed79374c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf14a6f65474d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc15a8f62da4479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19758994304c41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007374ed79374c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>