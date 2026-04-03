--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f3c13f2f30400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1ce6ffa0904570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221b8f1286104259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787e391813da4a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d5dfdeef0e4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221b8f1286104259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63a102aaf594455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787e391813da4a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>