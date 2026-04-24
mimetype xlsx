--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1ce6ffa0904570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18adafd05fd944f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787e391813da4a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d258abc2398460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63a102aaf594455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787e391813da4a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67e6e763853439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d258abc2398460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>