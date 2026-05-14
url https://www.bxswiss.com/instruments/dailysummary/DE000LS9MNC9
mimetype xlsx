--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18adafd05fd944f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a02c13c13224edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d258abc2398460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdb9644afc649b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67e6e763853439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d258abc2398460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5126023c9da948be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdb9644afc649b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>