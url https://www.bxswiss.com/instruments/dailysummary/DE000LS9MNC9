--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a02c13c13224edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879ac1d35a6d481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdb9644afc649b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6320a99301643f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5126023c9da948be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdb9644afc649b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f4f00b6a3b4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6320a99301643f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>468,872</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>525,657</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>