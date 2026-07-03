--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879ac1d35a6d481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf3363d31ca48b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6320a99301643f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6673a34023c54ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f4f00b6a3b4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6320a99301643f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbdb92fe2fe44314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6673a34023c54ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>