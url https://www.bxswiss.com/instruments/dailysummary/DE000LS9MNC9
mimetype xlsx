--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf3363d31ca48b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d42a29edb54187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6673a34023c54ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f9b9b2bff1465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbdb92fe2fe44314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6673a34023c54ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eecfb61f718425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f9b9b2bff1465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>