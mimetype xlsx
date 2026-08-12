--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d42a29edb54187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00cba130bf014919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f9b9b2bff1465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9ab5546b024ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eecfb61f718425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f9b9b2bff1465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572e709dc4d14ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9ab5546b024ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>