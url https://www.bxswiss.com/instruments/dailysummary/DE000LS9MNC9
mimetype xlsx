--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00cba130bf014919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd81f77344df54ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9ab5546b024ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87645b160105456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572e709dc4d14ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9ab5546b024ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42c7d32f7d84641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87645b160105456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firestarter Electromobility 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>