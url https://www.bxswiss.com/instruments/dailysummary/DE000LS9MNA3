--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2ca35acd674f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34fc4caa8d543da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377790187f5a4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa0dcaf08fc478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1033f1770ae546a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377790187f5a4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57c8dfa3f134830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa0dcaf08fc478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>