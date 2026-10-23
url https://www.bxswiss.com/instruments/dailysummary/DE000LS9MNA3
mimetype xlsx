--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34fc4caa8d543da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00bf902c8c64ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa0dcaf08fc478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7496bd04a3174931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57c8dfa3f134830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa0dcaf08fc478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4380efcb00f14392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7496bd04a3174931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>