--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff81e803f3584b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59f617e8e5a40c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bac517388c640e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841e1503b2cb432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a628b61654a4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bac517388c640e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64584eb9abbc45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841e1503b2cb432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>