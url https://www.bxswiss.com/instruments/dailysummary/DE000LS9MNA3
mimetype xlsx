--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59f617e8e5a40c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16923058b8b24f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841e1503b2cb432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6a300369184e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64584eb9abbc45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841e1503b2cb432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff5f5cabf80460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6a300369184e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>239,889</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>