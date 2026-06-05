--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16923058b8b24f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bafceb70d34c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6a300369184e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c92927774a4688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff5f5cabf80460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6a300369184e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b5493862294f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c92927774a4688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>