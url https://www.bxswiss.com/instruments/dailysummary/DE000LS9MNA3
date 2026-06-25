--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bafceb70d34c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec4be971b9b406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c92927774a4688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbf23dd67fa419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b5493862294f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c92927774a4688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77ce52b047048ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbf23dd67fa419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>