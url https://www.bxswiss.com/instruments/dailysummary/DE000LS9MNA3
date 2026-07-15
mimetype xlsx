--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec4be971b9b406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8320ed73656f45ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbf23dd67fa419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b151b93b594a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77ce52b047048ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbf23dd67fa419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c67baf4b024fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b151b93b594a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>367,483</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>360,416</x:t>
-[...350 lines deleted...]
-          <x:t>365,812</x:t>
+          <x:t>371,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>