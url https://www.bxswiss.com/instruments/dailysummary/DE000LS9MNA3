--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8320ed73656f45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9005a5ba03ea4bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b151b93b594a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302f701cd0c74958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c67baf4b024fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b151b93b594a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895943bd951c4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302f701cd0c74958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>368,769</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>