--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9005a5ba03ea4bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2ca35acd674f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302f701cd0c74958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377790187f5a4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895943bd951c4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302f701cd0c74958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1033f1770ae546a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377790187f5a4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AUTO der ZUKUNFT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MNA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>