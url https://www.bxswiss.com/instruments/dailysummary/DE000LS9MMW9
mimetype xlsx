--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaabd99d4a1b4828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260cc497b2214739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79915c9f97e742f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7dc9a35cd04619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re545cc9672544486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79915c9f97e742f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece27e0a562421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7dc9a35cd04619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>