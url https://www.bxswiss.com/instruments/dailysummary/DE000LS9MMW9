--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260cc497b2214739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611d295bf3e94eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7dc9a35cd04619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302cec122cd84f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece27e0a562421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7dc9a35cd04619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9052fe0b19654062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302cec122cd84f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>