--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcafed296c25498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d529eefd01f4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeedbfe1a95644fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218c5e16b183489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39849ad9cab6463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeedbfe1a95644fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R246fec7d1a0049d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218c5e16b183489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>