--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d529eefd01f4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19138430750540b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218c5e16b183489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e66dc81782438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R246fec7d1a0049d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218c5e16b183489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a84ef44a044e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e66dc81782438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>