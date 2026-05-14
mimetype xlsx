--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19138430750540b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547a1c617f514edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e66dc81782438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bda33eac8794b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a84ef44a044e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e66dc81782438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd602e94c2e9f4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bda33eac8794b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>