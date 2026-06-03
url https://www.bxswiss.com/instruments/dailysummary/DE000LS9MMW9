--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547a1c617f514edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b822dd2a094027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bda33eac8794b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28836b54f65747df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd602e94c2e9f4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bda33eac8794b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c60fb15a1104e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28836b54f65747df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>