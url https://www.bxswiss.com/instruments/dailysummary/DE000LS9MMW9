--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b822dd2a094027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a9e67ca69a44c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28836b54f65747df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf2eb3ba1214507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c60fb15a1104e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28836b54f65747df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab47df7850146ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf2eb3ba1214507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>