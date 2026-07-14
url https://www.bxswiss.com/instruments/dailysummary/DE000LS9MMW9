--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a9e67ca69a44c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2495a00b22d4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf2eb3ba1214507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682b3ddf6dd742aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab47df7850146ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf2eb3ba1214507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6901fa88b1ea4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682b3ddf6dd742aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>