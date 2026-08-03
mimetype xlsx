--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2495a00b22d4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13eda2d0e54241b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682b3ddf6dd742aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R653158a4886e42ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6901fa88b1ea4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682b3ddf6dd742aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95694854b394492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R653158a4886e42ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>