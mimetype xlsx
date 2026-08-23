--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13eda2d0e54241b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra481cbf08f444fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R653158a4886e42ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc208b672bbbd4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95694854b394492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R653158a4886e42ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c53fc7211da47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc208b672bbbd4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>