--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra481cbf08f444fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaabd99d4a1b4828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc208b672bbbd4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79915c9f97e742f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c53fc7211da47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc208b672bbbd4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re545cc9672544486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79915c9f97e742f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brochecked13</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>