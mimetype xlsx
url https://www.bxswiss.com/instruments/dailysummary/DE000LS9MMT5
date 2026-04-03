--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3946e9af372b425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690f3f6f44364664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1bd5eb681d4018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc0654faeea43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree20e6ebfaf94b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1bd5eb681d4018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacd4333eb334996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc0654faeea43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>