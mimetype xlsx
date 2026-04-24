--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690f3f6f44364664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a77054a9f2e4bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc0654faeea43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9219fef17fbd4316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacd4333eb334996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc0654faeea43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731e3446145c4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9219fef17fbd4316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>