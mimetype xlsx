--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a77054a9f2e4bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2d24f4a637489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9219fef17fbd4316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d810d8440304491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731e3446145c4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9219fef17fbd4316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d0960ddca847e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d810d8440304491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>163,936</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,705</x:t>
-[...296 lines deleted...]
-          <x:t>166,340</x:t>
+          <x:t>163,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>