--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2d24f4a637489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa62b2fe6d14a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d810d8440304491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f87d82bb35b4aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d0960ddca847e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d810d8440304491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e3f64cee794a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f87d82bb35b4aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,833</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,096</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>