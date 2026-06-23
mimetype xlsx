--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa62b2fe6d14a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170fa400cf06465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f87d82bb35b4aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267c7223e5694448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e3f64cee794a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f87d82bb35b4aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a0c404cfca4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267c7223e5694448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>164,971</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>164,192</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,965</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>164,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,758</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>