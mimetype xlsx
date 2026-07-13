--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170fa400cf06465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58077dcaf5c493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267c7223e5694448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5b9b18bc104d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a0c404cfca4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267c7223e5694448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4d2a6d964e4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5b9b18bc104d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>