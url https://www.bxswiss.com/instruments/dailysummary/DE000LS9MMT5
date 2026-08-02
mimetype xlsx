--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58077dcaf5c493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3669307a9d4f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5b9b18bc104d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29026cee55644ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4d2a6d964e4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5b9b18bc104d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc47e30d41f45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29026cee55644ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>