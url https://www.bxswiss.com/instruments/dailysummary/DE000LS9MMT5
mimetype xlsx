--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3669307a9d4f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf0e95515104807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29026cee55644ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4792c6d4b7fa456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc47e30d41f45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29026cee55644ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6b053890d04681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4792c6d4b7fa456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>