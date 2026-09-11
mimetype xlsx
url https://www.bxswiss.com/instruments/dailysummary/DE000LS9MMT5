--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf0e95515104807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3b77df0fbd4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4792c6d4b7fa456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6ffd6eb9284448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6b053890d04681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4792c6d4b7fa456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7456229dd654480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6ffd6eb9284448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>