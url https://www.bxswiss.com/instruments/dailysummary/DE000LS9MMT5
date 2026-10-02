--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3b77df0fbd4f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f831c92001b49da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6ffd6eb9284448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c0ac06cb8f4d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7456229dd654480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6ffd6eb9284448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede2a60080044da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c0ac06cb8f4d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>