--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f831c92001b49da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c635c85e34d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c0ac06cb8f4d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8a2b5b2eb54f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede2a60080044da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c0ac06cb8f4d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb1142e8a454ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8a2b5b2eb54f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Slow Hand Swiss Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>