--- v3 (2026-03-14)
+++ v4 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030404ff410c4c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3e2368e5474059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fa0f059e2e415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf14df1aa7b4503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc006f28e3e4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fa0f059e2e415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75113fbb52534ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf14df1aa7b4503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>194,897</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>