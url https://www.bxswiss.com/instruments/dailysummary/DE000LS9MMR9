--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3e2368e5474059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a225986e8fe49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf14df1aa7b4503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc329e2f99bfd4ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75113fbb52534ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf14df1aa7b4503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2bd4ac69c9427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc329e2f99bfd4ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>