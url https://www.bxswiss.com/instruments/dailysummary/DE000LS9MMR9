--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a225986e8fe49a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615669e5191b4642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc329e2f99bfd4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bde5a33a7634339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2bd4ac69c9427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc329e2f99bfd4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d488be439e4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bde5a33a7634339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>206,289</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>