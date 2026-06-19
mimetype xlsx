--- v6 (2026-05-27)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615669e5191b4642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2839572de1b415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bde5a33a7634339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7bc0841fadd4c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d488be439e4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bde5a33a7634339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5edde825cfd24fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7bc0841fadd4c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>