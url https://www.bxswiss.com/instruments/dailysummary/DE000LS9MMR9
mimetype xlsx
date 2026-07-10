--- v7 (2026-06-19)
+++ v8 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2839572de1b415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e2b5501e08429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7bc0841fadd4c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c4301fcc504394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5edde825cfd24fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7bc0841fadd4c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc0f94a93b04d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c4301fcc504394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>