--- v8 (2026-07-10)
+++ v9 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e2b5501e08429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bc920c1673492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c4301fcc504394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44b767621a24642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc0f94a93b04d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c4301fcc504394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ad352d773246a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44b767621a24642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>226,658</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>