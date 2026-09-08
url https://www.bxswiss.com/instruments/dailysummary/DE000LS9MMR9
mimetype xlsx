--- v9 (2026-08-19)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bc920c1673492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f7f205ce8e4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44b767621a24642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9d365a9b304e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ad352d773246a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44b767621a24642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a841986b3f48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9d365a9b304e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>