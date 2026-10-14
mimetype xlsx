--- v10 (2026-09-08)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f7f205ce8e4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2094066dfdca47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe9d365a9b304e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb80f356e521483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a841986b3f48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe9d365a9b304e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c0f71a4a0724f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb80f356e521483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>226,617</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>