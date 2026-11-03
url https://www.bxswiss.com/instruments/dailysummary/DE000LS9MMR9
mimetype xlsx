--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2094066dfdca47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1caadae3fc445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb80f356e521483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02406aaaba234844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c0f71a4a0724f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb80f356e521483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb475cf45224994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02406aaaba234844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Party!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>