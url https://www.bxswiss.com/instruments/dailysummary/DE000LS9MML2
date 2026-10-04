--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1201a275596409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52ea2158c394364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60fd15b0a384abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb549d04eeef74f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116fa55595bb417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60fd15b0a384abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d685fb419c24b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb549d04eeef74f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>