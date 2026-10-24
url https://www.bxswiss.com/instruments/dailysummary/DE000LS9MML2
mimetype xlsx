--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52ea2158c394364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41c5e28672e4760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb549d04eeef74f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849eb9e489274b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d685fb419c24b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb549d04eeef74f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb555c6c5d4b44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849eb9e489274b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>