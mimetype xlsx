--- v2 (2026-01-11)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efea4e225ed4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c95701606744c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755b1a0a0cb7460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R194eaa12adb24d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084b76ce7f914e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755b1a0a0cb7460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6709b022b9c4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R194eaa12adb24d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>247,318</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>