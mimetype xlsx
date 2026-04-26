--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c95701606744c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b3ba7eaf2c48b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R194eaa12adb24d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcab669224944798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6709b022b9c4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R194eaa12adb24d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c56815c8644116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcab669224944798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>