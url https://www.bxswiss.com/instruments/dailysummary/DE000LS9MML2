--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b3ba7eaf2c48b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075346ef23994ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcab669224944798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15711ccf9e9d4974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c56815c8644116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcab669224944798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fc66a3b21c4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15711ccf9e9d4974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>