--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075346ef23994ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e60cd4fd77647aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15711ccf9e9d4974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d8f53c07cb417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fc66a3b21c4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15711ccf9e9d4974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ebf7190bda4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d8f53c07cb417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>