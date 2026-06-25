--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e60cd4fd77647aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343fe2f367da40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d8f53c07cb417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4975b95baa7345e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ebf7190bda4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d8f53c07cb417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d05098a9104236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4975b95baa7345e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>