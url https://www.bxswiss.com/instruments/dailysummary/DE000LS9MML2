--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343fe2f367da40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab1e68fcb514f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4975b95baa7345e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241856b408864a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d05098a9104236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4975b95baa7345e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcfbf19a0e954194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241856b408864a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>