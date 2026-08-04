--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab1e68fcb514f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f097497fad848cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241856b408864a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b47c9e9ade473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcfbf19a0e954194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241856b408864a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc6cd31bb70468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b47c9e9ade473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>