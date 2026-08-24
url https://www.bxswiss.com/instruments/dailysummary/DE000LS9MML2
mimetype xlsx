--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f097497fad848cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139672d2a6ab4db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b47c9e9ade473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c50a0e7340d42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc6cd31bb70468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b47c9e9ade473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853a867917ec44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c50a0e7340d42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>