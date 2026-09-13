--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139672d2a6ab4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1201a275596409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c50a0e7340d42da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60fd15b0a384abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853a867917ec44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c50a0e7340d42da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116fa55595bb417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60fd15b0a384abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainableGrowthStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MML2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>