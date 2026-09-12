--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1126b179b0c94338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46596ff0538649d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a7f04d502346b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfdb1f2cc644176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b81295df99d4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a7f04d502346b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b98bc1ff4ce4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfdb1f2cc644176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>247,011</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>