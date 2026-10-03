--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46596ff0538649d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d011f7aaf4f49ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfdb1f2cc644176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra098e6c14ed741c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b98bc1ff4ce4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfdb1f2cc644176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46586103085d42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra098e6c14ed741c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>