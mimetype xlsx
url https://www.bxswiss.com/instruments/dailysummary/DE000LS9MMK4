--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d011f7aaf4f49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b114ac8c224eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra098e6c14ed741c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8349cf7b8e461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46586103085d42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra098e6c14ed741c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359464447f7a44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8349cf7b8e461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>