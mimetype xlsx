--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03badb4cbb764e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71108a14af04919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3ae096eed9b487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0957b7ce88f2468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d800bae5269498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3ae096eed9b487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f10c2c2cdaa4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0957b7ce88f2468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,506 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...333 lines deleted...]
-          <x:t>223,516</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>232,163</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>