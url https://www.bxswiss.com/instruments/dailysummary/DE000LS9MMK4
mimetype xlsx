--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71108a14af04919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bdb1e144a04566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0957b7ce88f2468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60825ced32904d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f10c2c2cdaa4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0957b7ce88f2468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f75d24dc1734044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60825ced32904d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,468</x:t>
@@ -771,31 +366,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>