--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82bdb1e144a04566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8edb63319b4115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60825ced32904d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d55e91f68b4f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f75d24dc1734044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60825ced32904d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba72b0ed7ba4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d55e91f68b4f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>