--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8edb63319b4115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945081d901984a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d55e91f68b4f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23897ed148314da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba72b0ed7ba4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d55e91f68b4f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbaba92e9a4429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23897ed148314da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>