--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945081d901984a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a743d125b0447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23897ed148314da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fe96152ae44b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbaba92e9a4429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23897ed148314da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdb473d20954c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fe96152ae44b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>341,516</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>