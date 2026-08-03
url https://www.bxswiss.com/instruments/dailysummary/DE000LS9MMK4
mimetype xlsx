--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a743d125b0447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1126b179b0c94338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fe96152ae44b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a7f04d502346b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdb473d20954c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fe96152ae44b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b81295df99d4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a7f04d502346b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leitwolf Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>