--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce03d27152d0427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e9eaf538ef4835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4d1ba7bd3049df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4360483b3346e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ad56f0dbd34802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4d1ba7bd3049df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb94cfad88214a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4360483b3346e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>