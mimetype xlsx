--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e9eaf538ef4835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc820616e30014180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4360483b3346e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05878e1456b84a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb94cfad88214a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4360483b3346e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fb92b798a84811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05878e1456b84a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>