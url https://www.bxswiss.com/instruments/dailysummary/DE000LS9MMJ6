--- v2 (2026-02-21)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ff44bea10c4867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b740aa3c7df4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549a3308b0954b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43cdd038deac4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02b2fe9a27c475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549a3308b0954b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9f706b1859450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43cdd038deac4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>88,416</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>