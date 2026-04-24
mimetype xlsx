--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b740aa3c7df4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4bfbed84484dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43cdd038deac4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb756ac4cf224210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9f706b1859450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43cdd038deac4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e615462fbb24f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb756ac4cf224210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,354</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>83,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,557</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>