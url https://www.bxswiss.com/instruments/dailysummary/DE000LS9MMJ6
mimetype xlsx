--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4bfbed84484dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1e0b46185b4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb756ac4cf224210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2066cfd0fad8466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e615462fbb24f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb756ac4cf224210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1147a9ccded74314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2066cfd0fad8466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>