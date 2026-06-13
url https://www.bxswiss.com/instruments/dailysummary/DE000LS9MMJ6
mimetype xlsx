--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1e0b46185b4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20a705dc54046a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2066cfd0fad8466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbba638f0d8e45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1147a9ccded74314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2066cfd0fad8466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71ec1114a6b423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbba638f0d8e45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>