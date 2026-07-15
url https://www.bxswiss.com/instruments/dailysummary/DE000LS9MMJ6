--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20a705dc54046a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89860edb2df4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbba638f0d8e45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56513cefefc147f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71ec1114a6b423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbba638f0d8e45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202f9801f6864ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56513cefefc147f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>96,005</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>