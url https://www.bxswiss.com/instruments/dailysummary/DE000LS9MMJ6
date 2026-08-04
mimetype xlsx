--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89860edb2df4722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f3a7a5938f4883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56513cefefc147f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f13a5e00e54cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202f9801f6864ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56513cefefc147f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c317bcaab04b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f13a5e00e54cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>93,488</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>92,854</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>93,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>