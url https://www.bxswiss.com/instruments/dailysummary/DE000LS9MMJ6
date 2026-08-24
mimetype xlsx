--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f3a7a5938f4883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b8050a99454257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f13a5e00e54cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb073c1da697a4e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c317bcaab04b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f13a5e00e54cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cf981d13d847c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb073c1da697a4e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,854</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,251</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>