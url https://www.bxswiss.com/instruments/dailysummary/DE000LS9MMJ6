--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b8050a99454257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce03d27152d0427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb073c1da697a4e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4d1ba7bd3049df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cf981d13d847c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb073c1da697a4e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ad56f0dbd34802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4d1ba7bd3049df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Fussball Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>