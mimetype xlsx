--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a091d58107642a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c7111580c146a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154619af89034e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d8af7046534d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ead84be3b3c4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154619af89034e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20d9574ac09e4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d8af7046534d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>180,023</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>