--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c7111580c146a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213a235003db44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d8af7046534d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5343e88f414f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20d9574ac09e4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d8af7046534d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c42501e4dd4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5343e88f414f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>184,824</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,952</x:t>
-[...544 lines deleted...]
-          <x:t>186,010</x:t>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>