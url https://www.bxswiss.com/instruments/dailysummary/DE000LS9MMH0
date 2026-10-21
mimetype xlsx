--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213a235003db44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0594a39cfc5041e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5343e88f414f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6882d4c237c74f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c42501e4dd4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5343e88f414f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210f43b53e4c45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6882d4c237c74f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>