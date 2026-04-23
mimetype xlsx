--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33b3917f30d47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622492a89358412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31148621a00b4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c06d04f5ed418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db6f7ef57d043b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31148621a00b4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d9c5cf2f7b4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c06d04f5ed418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...539 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,401</x:t>
-[...90 lines deleted...]
-          <x:t>167,312</x:t>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>