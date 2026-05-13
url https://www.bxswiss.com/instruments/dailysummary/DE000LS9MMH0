--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622492a89358412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e7e1d0ec2a4973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c06d04f5ed418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5997317dbde43ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d9c5cf2f7b4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c06d04f5ed418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6e3460142e4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5997317dbde43ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>