--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e7e1d0ec2a4973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re214061c0ba5404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5997317dbde43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec055edd8e61434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6e3460142e4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5997317dbde43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc729bf9a29904bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec055edd8e61434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>