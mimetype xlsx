--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re214061c0ba5404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57fa1b73bea4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec055edd8e61434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48659b44db174dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc729bf9a29904bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec055edd8e61434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d50debb5214369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48659b44db174dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>