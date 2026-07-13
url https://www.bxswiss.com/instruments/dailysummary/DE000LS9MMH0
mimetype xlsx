--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57fa1b73bea4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be6508ab2724ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48659b44db174dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843ddf7de84541a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d50debb5214369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48659b44db174dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7172bfac9b074e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843ddf7de84541a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>