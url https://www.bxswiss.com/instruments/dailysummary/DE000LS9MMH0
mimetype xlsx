--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be6508ab2724ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a091d58107642a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843ddf7de84541a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154619af89034e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7172bfac9b074e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843ddf7de84541a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ead84be3b3c4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154619af89034e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen ergreifen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>