--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b6a672a4674607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e2452a4b244600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62d9680a7464df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7135492f554c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48fce66bf68461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62d9680a7464df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d424a7c2324267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7135492f554c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>521,031</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>