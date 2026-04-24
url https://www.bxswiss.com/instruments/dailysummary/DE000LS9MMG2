--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e2452a4b244600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e06f8aaf9514321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7135492f554c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499f9cefbcc84cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d424a7c2324267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7135492f554c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406f27fb56ad43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499f9cefbcc84cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>