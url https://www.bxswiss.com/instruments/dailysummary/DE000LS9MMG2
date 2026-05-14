--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e06f8aaf9514321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d10bd499d64e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499f9cefbcc84cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7573753ee884d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406f27fb56ad43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499f9cefbcc84cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89c60503c8c4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7573753ee884d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>