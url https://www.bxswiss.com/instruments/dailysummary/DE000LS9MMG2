--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d10bd499d64e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0627f7d6c6c44d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7573753ee884d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bc0a5982a5437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89c60503c8c4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7573753ee884d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9081e6f163be4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bc0a5982a5437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>