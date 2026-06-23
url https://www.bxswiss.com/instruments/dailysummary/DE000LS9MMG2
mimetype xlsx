--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0627f7d6c6c44d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ad299378fe4556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bc0a5982a5437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557ac64ab06c447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9081e6f163be4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bc0a5982a5437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e34a135e17c4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557ac64ab06c447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>