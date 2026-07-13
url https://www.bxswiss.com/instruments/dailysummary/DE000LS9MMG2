--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ad299378fe4556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfcbb25146748a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557ac64ab06c447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a40b149bcf471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e34a135e17c4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557ac64ab06c447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a5076c592f48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a40b149bcf471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>