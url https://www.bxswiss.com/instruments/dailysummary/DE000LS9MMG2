--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfcbb25146748a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d862790c63146ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a40b149bcf471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5268abb4edff460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a5076c592f48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a40b149bcf471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3793cfa4b8419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5268abb4edff460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>