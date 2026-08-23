--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d862790c63146ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327f4ad7652e4d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5268abb4edff460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef5e8b968b54da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3793cfa4b8419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5268abb4edff460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b314727013a403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef5e8b968b54da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>568,068</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>559,113</x:t>
-[...274 lines deleted...]
-          <x:t>577,113</x:t>
+          <x:t>579,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>