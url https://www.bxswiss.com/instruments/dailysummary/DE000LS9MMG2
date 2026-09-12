--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327f4ad7652e4d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ce1efb486c4633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef5e8b968b54da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a48f8f9dac4e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b314727013a403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef5e8b968b54da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803788d374304e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a48f8f9dac4e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>