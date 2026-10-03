--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ce1efb486c4633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeed4e0cf2724a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a48f8f9dac4e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a1457e6b794446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803788d374304e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a48f8f9dac4e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd313c94418a94564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a1457e6b794446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>