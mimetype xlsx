--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeed4e0cf2724a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra203b7ae29db4013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a1457e6b794446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fd71ac89f04e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd313c94418a94564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a1457e6b794446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a15dd58fb08429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fd71ac89f04e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewVirtualTechnology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>