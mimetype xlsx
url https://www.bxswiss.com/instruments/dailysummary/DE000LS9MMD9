--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb81391556941ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8072d8975f2a4123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3b312ae9bd46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fba557a752b41a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra121a001a1d842f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3b312ae9bd46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c6044578ff4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fba557a752b41a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>