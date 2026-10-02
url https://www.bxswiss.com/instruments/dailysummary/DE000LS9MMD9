--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8072d8975f2a4123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd34e89e30eb47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fba557a752b41a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac50fa053494181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c6044578ff4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fba557a752b41a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e5b822205e459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac50fa053494181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>