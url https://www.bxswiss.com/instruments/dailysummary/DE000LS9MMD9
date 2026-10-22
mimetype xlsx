--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd34e89e30eb47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c3c9cf7b3a4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac50fa053494181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e0c2501d934a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e5b822205e459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac50fa053494181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd410fe6083b84c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e0c2501d934a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>