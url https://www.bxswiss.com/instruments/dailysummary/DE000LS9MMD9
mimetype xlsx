--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc2d81b8ffe409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab1cb9b6f13469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958106defb774b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb527a7ffbc7042a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb50784952d54fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958106defb774b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4e9d1ccfb142de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb527a7ffbc7042a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...257 lines deleted...]
-          <x:t>133,231</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.02.2026</x:t>
-[...370 lines deleted...]
-          <x:t>140,968</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>