--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab1cb9b6f13469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7c159060f246ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb527a7ffbc7042a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ed0eb2e9564888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4e9d1ccfb142de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb527a7ffbc7042a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d289655c8e646c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ed0eb2e9564888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>