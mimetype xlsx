--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7c159060f246ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4faf5c05484f4260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ed0eb2e9564888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe87fc21bd6491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d289655c8e646c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ed0eb2e9564888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac167829e8384861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe87fc21bd6491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>