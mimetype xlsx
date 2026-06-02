--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4faf5c05484f4260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67425ba32824f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe87fc21bd6491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e01882dbb0e455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac167829e8384861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe87fc21bd6491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6752cacf3dc4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e01882dbb0e455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>