--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67425ba32824f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14f728a8cec43b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e01882dbb0e455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50bd68a7c9a4b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6752cacf3dc4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e01882dbb0e455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R397d97a9d81b4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50bd68a7c9a4b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>