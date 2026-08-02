--- v7 (2026-06-22)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14f728a8cec43b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2809f49efed54adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50bd68a7c9a4b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3de034ad4274508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R397d97a9d81b4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50bd68a7c9a4b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef11279e75742a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3de034ad4274508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>147,008</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>