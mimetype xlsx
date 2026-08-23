--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2809f49efed54adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb81391556941ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3de034ad4274508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3b312ae9bd46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef11279e75742a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3de034ad4274508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra121a001a1d842f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3b312ae9bd46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SP Robotics &amp; Drones Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MMD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>