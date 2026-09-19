--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f0aafe597e4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d9baa271954ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ab6c94bb374d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1bdd58ce374800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ba7b4d3bef4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ab6c94bb374d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50e09bdf0d744a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1bdd58ce374800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>103,644</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,738</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>103,883</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>