--- v14 (2026-09-19)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d9baa271954ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7cc2b3a21849f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1bdd58ce374800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9913fe2b7e42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50e09bdf0d744a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1bdd58ce374800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511e53d3d64049ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9913fe2b7e42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>