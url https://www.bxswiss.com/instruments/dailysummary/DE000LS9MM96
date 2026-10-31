--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7cc2b3a21849f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9070309fcb7147aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9913fe2b7e42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae8598a980f4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511e53d3d64049ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9913fe2b7e42ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7052afd534c24ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae8598a980f4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>