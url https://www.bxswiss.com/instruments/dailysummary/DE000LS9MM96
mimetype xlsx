--- v6 (2026-03-14)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a2f6ea1210473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097abe9c98634ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aaa04898e964e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5157d70632de418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf99c208e7f4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aaa04898e964e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758f8ca8c0f0460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5157d70632de418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>