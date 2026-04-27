--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097abe9c98634ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4e218da86544cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5157d70632de418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2aec62d41c6470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758f8ca8c0f0460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5157d70632de418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ada3868836742e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2aec62d41c6470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>