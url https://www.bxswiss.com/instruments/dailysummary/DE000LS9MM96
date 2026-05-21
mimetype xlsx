--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4e218da86544cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60aaaffa3cc04ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2aec62d41c6470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3fa435829f44be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ada3868836742e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2aec62d41c6470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5f5dbfbc91427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3fa435829f44be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>100,367</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,091</x:t>
-[...220 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>