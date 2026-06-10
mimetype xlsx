--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60aaaffa3cc04ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292e41f7912e4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3fa435829f44be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836823b72ec84dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5f5dbfbc91427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3fa435829f44be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5470ae534df74928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836823b72ec84dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>101,737</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>