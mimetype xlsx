--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292e41f7912e4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b27cdb5bcfb4208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836823b72ec84dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e2b796c99342e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5470ae534df74928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836823b72ec84dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6652c730ab241c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e2b796c99342e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>