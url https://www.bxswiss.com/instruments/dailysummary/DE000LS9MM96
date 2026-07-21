--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b27cdb5bcfb4208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42121576a51248fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e2b796c99342e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b5383762644990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6652c730ab241c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e2b796c99342e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456f50ff63bb4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b5383762644990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,148</x:t>
-[...495 lines deleted...]
-          <x:t>100,153</x:t>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>