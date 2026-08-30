--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42121576a51248fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f0aafe597e4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b5383762644990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ab6c94bb374d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456f50ff63bb4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b5383762644990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ba7b4d3bef4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ab6c94bb374d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Viribus Unitis - Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>101,418</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,518</x:t>
-[...220 lines deleted...]
-          <x:t>101,542</x:t>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>