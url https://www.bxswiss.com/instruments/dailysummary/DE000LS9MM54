--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0add6384d740a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417a8cd3d9634f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a41eb513b49478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794f3f5b1b984084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39448972a33a4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a41eb513b49478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04e1915a8c04033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794f3f5b1b984084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...153 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>