--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417a8cd3d9634f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101e47bc50a543d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794f3f5b1b984084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra086a3bf42754117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04e1915a8c04033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794f3f5b1b984084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d75c0a7ec840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra086a3bf42754117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>