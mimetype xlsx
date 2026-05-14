--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101e47bc50a543d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0fb2b2f26e4222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra086a3bf42754117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb2f63bfe2c442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d75c0a7ec840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra086a3bf42754117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363675c3454b4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb2f63bfe2c442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>