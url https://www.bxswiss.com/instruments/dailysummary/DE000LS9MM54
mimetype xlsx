--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0fb2b2f26e4222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1a0e92e6ca49b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb2f63bfe2c442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc904ac9605468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363675c3454b4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb2f63bfe2c442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed9d3d5f964454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc904ac9605468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,412 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>