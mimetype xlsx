--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1a0e92e6ca49b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2de8ff73441489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc904ac9605468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf0d5f2bdf7946ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed9d3d5f964454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc904ac9605468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf12bac5362784b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf0d5f2bdf7946ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,325 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,205</x:t>
@@ -530,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>