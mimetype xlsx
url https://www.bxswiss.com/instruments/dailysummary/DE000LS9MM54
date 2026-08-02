--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2de8ff73441489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra334215422d54463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf0d5f2bdf7946ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0df366a916d451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf12bac5362784b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf0d5f2bdf7946ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea9a7ec893d44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0df366a916d451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,586 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...165 lines deleted...]
-          <x:t>107,388</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,324</x:t>
-[...16 lines deleted...]
-          <x:t>107,388</x:t>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,324</x:t>
-[...16 lines deleted...]
-          <x:t>107,388</x:t>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,324</x:t>
-[...269 lines deleted...]
-          <x:t>107,252</x:t>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>