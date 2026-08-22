--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra334215422d54463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b623a11b89459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0df366a916d451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5584a01bb18a4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea9a7ec893d44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0df366a916d451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c4436c20e14e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5584a01bb18a4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -704,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>