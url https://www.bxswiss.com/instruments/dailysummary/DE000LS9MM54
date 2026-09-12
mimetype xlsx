--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b623a11b89459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a584dbfd7f4e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5584a01bb18a4900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a2d71074ae47f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c4436c20e14e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5584a01bb18a4900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2606c11b12694a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a2d71074ae47f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>