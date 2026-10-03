--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a584dbfd7f4e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6265605bcd4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a2d71074ae47f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eafe47c5cc04502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2606c11b12694a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a2d71074ae47f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46689956a3dd4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eafe47c5cc04502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,821</x:t>
@@ -764,31 +312,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>