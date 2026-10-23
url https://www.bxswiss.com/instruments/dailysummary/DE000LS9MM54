--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6265605bcd4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb798c49e84744b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eafe47c5cc04502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b31b0806694d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46689956a3dd4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eafe47c5cc04502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436322d68a1b40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b31b0806694d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>