--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc091b30cc384d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ef20366b21449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7170795dce49e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e721076093b4acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1a788927144bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7170795dce49e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd04adf11764371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e721076093b4acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>184,259</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,164</x:t>
-[...43 lines deleted...]
-          <x:t>185,975</x:t>
+          <x:t>181,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,778</x:t>
-[...377 lines deleted...]
-          <x:t>182,242</x:t>
+          <x:t>183,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>