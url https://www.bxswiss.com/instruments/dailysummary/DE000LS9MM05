--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ef20366b21449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c7e7032c5941f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e721076093b4acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146db366cdd84529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd04adf11764371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e721076093b4acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffb9e4072734a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146db366cdd84529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>