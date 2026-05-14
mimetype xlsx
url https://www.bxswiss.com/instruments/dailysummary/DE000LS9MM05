--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c7e7032c5941f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d1bcf813794dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146db366cdd84529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8f0f2ab73c4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffb9e4072734a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146db366cdd84529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6b01af2deb44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8f0f2ab73c4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>