--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d1bcf813794dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7619a3a6fd54591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8f0f2ab73c4414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454ae35c004c44c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6b01af2deb44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8f0f2ab73c4414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f414b7bd6646fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454ae35c004c44c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>185,478</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,455</x:t>
-[...97 lines deleted...]
-          <x:t>185,110</x:t>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,618</x:t>
-[...409 lines deleted...]
-          <x:t>183,785</x:t>
+          <x:t>187,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>