--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7619a3a6fd54591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79014fbe84264ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454ae35c004c44c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6477486b45644ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f414b7bd6646fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454ae35c004c44c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe420842a9141f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6477486b45644ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>