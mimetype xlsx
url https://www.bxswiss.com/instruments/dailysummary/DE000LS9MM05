--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79014fbe84264ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca292e0ea1642ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6477486b45644ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re054237ecd1849cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe420842a9141f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6477486b45644ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5436ff25c27463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re054237ecd1849cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>185,857</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,367</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>184,546</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>