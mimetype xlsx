--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca292e0ea1642ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55b78199b0c4047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re054237ecd1849cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1924823e6a9497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5436ff25c27463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re054237ecd1849cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d11c65fd614a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1924823e6a9497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>185,764</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,183</x:t>
-[...247 lines deleted...]
-          <x:t>188,960</x:t>
+          <x:t>187,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>