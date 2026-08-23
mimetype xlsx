--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55b78199b0c4047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7cf9fbd5d346f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1924823e6a9497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42978fa8cc48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d11c65fd614a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1924823e6a9497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4c078450374cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42978fa8cc48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>188,875</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,849</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>189,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,638</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>