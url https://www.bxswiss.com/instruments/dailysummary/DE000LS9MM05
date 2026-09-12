--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7cf9fbd5d346f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1e358523ac4db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42978fa8cc48a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0463890b582444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4c078450374cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42978fa8cc48a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e6a07c2f7594849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0463890b582444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>