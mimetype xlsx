--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1e358523ac4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf95d8c6b6844c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0463890b582444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c123af5153048a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e6a07c2f7594849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0463890b582444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ecbf611307485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c123af5153048a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>