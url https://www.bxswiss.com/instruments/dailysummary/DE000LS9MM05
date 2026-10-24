--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf95d8c6b6844c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81d157c84d840bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c123af5153048a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4e97fab4854cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ecbf611307485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c123af5153048a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4637efb2f124d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4e97fab4854cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Junior-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MM05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,363</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>194,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,467</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>