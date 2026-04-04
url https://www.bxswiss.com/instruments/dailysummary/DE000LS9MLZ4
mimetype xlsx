--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c7ddcf65ba431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f9d01ecc7b4b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d88d40233fe4868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9cca36e66674d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f86d2741d954b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d88d40233fe4868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa99e9ce4114367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9cca36e66674d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>180,517</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,466</x:t>
-[...43 lines deleted...]
-          <x:t>181,040</x:t>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>03.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,248</x:t>
-[...225 lines deleted...]
-          <x:t>178,152</x:t>
+          <x:t>180,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>