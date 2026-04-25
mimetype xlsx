--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f9d01ecc7b4b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499bdba2873c459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9cca36e66674d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e78e9bf62054e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa99e9ce4114367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9cca36e66674d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf171a0a95c4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e78e9bf62054e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,248</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>180,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,568</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>