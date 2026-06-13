--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499bdba2873c459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03207613c204446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e78e9bf62054e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7477691f9ab24a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf171a0a95c4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e78e9bf62054e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bec49d78b5147db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7477691f9ab24a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>181,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>