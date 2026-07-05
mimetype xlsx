--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03207613c204446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e30344dffa4400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7477691f9ab24a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30716107fab346eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bec49d78b5147db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7477691f9ab24a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4979ef360e547e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30716107fab346eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>179,559</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,547</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>180,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,362</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>