--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e30344dffa4400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6712d3d3994bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30716107fab346eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac734e01626455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4979ef360e547e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30716107fab346eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba57946cbc74366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac734e01626455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,873</x:t>
-[...80 lines deleted...]
-          <x:t>181,025</x:t>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,885</x:t>
-[...404 lines deleted...]
-          <x:t>180,141</x:t>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>