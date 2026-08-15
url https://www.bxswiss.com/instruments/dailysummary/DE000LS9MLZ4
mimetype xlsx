--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6712d3d3994bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f0a440db164c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac734e01626455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff8d5ba71a2459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba57946cbc74366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac734e01626455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525ed6264f984e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff8d5ba71a2459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>