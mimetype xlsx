--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f0a440db164c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a26ce60a35e4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff8d5ba71a2459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c798bb103d44cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525ed6264f984e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff8d5ba71a2459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4d54317d6d469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c798bb103d44cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>