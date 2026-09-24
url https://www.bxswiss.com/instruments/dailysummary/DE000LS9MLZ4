--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a26ce60a35e4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf457c2891a5d463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c798bb103d44cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20891b10925d4c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4d54317d6d469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c798bb103d44cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571b448829b5444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20891b10925d4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>183,423</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,423</x:t>
-[...11 lines deleted...]
-          <x:t>183,666</x:t>
+          <x:t>183,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,433</x:t>
-[...38 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>184,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,384</x:t>
-[...387 lines deleted...]
-          <x:t>183,752</x:t>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>