--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf457c2891a5d463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986e3516ea64423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20891b10925d4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5298fc19d5da4155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571b448829b5444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20891b10925d4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5f0e2d48644e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5298fc19d5da4155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,521</x:t>
-[...85 lines deleted...]
-          <x:t>184,640</x:t>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>