--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986e3516ea64423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fee49e7f74643cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5298fc19d5da4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb743172e19448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5f0e2d48644e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5298fc19d5da4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67db803ae804c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb743172e19448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Stärke Volatilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>