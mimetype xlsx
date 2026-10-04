--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817cb4054a3245fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923c8c34b9e345e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4496a2ff2e4a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02217345b1b6450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6adfc9bc85c43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4496a2ff2e4a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f6f51fa7eb4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02217345b1b6450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>67,826</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,434</x:t>
-[...377 lines deleted...]
-          <x:t>61,751</x:t>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>