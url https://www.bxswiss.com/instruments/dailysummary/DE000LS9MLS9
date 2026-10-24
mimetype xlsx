--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923c8c34b9e345e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756b372e4693494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02217345b1b6450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083e77b432704ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f6f51fa7eb4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02217345b1b6450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf827a27ba59e4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083e77b432704ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>