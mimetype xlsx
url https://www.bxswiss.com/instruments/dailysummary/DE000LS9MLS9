--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6689f97e954d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c4113ff6ed4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4fc1f4225a4170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4113a1fba6f40fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86069629c574dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4fc1f4225a4170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848a586a33564a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4113a1fba6f40fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>54,839</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,662</x:t>
-[...485 lines deleted...]
-          <x:t>52,144</x:t>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>