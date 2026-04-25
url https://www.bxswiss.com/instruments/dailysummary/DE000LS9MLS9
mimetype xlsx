--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c4113ff6ed4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa8fad96a504e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4113a1fba6f40fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fc798d59b94f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848a586a33564a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4113a1fba6f40fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c596ed4d0ce47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fc798d59b94f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>