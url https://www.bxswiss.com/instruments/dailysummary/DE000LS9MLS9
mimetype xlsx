--- v5 (2026-04-25)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa8fad96a504e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995410932abd44d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fc798d59b94f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae2aa7095f741f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c596ed4d0ce47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fc798d59b94f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf59c45b95b448be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae2aa7095f741f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>59,524</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>