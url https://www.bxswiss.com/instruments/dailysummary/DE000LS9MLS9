--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995410932abd44d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6784117382a34270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae2aa7095f741f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20db479a11404cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf59c45b95b448be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae2aa7095f741f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd943a9e0b94901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20db479a11404cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>56,244</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,206</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>