--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6784117382a34270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f7f822123c4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20db479a11404cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re961a3a899364f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd943a9e0b94901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20db479a11404cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c05cdff7c68493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re961a3a899364f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>