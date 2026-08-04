--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f7f822123c4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9579aed189904156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re961a3a899364f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d06f6da0064e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c05cdff7c68493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re961a3a899364f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f5fc01e73e4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d06f6da0064e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,508</x:t>
-[...576 lines deleted...]
-          <x:t>62,549</x:t>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>