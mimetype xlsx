--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9579aed189904156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc773c3be86b4473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d06f6da0064e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc931625613064c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f5fc01e73e4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d06f6da0064e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28feb7628e1743f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc931625613064c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>58,039</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,529</x:t>
-[...173 lines deleted...]
-          <x:t>57,114</x:t>
+          <x:t>55,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,294</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,274</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>