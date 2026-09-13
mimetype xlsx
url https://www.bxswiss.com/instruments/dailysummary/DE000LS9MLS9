--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc773c3be86b4473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817cb4054a3245fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc931625613064c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4496a2ff2e4a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28feb7628e1743f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc931625613064c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6adfc9bc85c43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4496a2ff2e4a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech &amp; Genetic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>