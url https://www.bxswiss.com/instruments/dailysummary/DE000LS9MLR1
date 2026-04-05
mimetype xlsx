--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f08164f0d8c49d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00343da7db6a499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9fb436e32a4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4297351275de4a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b676f4437674198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9fb436e32a4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03423474f04d4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4297351275de4a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>