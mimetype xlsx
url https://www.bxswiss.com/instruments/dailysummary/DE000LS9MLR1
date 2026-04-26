--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00343da7db6a499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12bc8f5fd2f49cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4297351275de4a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492f178540ec40d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03423474f04d4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4297351275de4a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6231a09ba09b49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492f178540ec40d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>