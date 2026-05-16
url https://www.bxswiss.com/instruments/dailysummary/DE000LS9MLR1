--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12bc8f5fd2f49cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e578a9ff65b4f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492f178540ec40d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e84486dca74435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6231a09ba09b49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492f178540ec40d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9921ad8cbc4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e84486dca74435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>199,027</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,697</x:t>
-[...328 lines deleted...]
-          <x:t>194,723</x:t>
+          <x:t>200,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>