--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e578a9ff65b4f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb340efd44e92497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e84486dca74435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988c9d9ba94c4f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9921ad8cbc4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e84486dca74435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb73d67779a24c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988c9d9ba94c4f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>