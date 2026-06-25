--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb340efd44e92497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ce053a342540c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988c9d9ba94c4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5001c765c04acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb73d67779a24c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988c9d9ba94c4f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa031ccbec9b4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5001c765c04acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>