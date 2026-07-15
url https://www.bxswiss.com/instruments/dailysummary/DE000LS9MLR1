--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ce053a342540c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9dce833e9d4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5001c765c04acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990334de9ac540ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa031ccbec9b4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5001c765c04acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ede087a4da4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990334de9ac540ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>