--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9dce833e9d4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b3e73f7d5d4a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990334de9ac540ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc97bb895bb24d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ede087a4da4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990334de9ac540ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c294fe5689d4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc97bb895bb24d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>