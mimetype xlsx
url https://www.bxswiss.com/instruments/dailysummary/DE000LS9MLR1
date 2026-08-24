--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b3e73f7d5d4a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdf03c7ce82447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc97bb895bb24d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ced15c38cf54491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c294fe5689d4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc97bb895bb24d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205e77de888a4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ced15c38cf54491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>210,856</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,103</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,955</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>