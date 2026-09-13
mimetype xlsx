--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdf03c7ce82447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d2302b1ae64518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ced15c38cf54491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R521062a2396d4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205e77de888a4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ced15c38cf54491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04ad144484048ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R521062a2396d4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>