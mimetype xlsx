--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d2302b1ae64518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde45c7c750b41d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R521062a2396d4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ad77fb3bd6487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04ad144484048ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R521062a2396d4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9368865efa9b40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ad77fb3bd6487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>242,971</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>240,817</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>254,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,526</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>