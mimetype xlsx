--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde45c7c750b41d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1289504078ee4565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ad77fb3bd6487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ce2d9ad4c140f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9368865efa9b40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ad77fb3bd6487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb498e9d56bbf497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ce2d9ad4c140f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CloudComputingGrowth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>