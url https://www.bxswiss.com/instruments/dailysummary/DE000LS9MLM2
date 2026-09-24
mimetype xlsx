--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551131adf4904d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c117ff9c944490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6658490a0d1a4bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra837508c506142b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e91557d2d45454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6658490a0d1a4bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R343a98eb73b84ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra837508c506142b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>