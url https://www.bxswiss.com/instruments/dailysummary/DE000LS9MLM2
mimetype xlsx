--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c117ff9c944490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c6416d3bdf471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra837508c506142b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e234323b0d54c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R343a98eb73b84ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra837508c506142b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb5e71261fea4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e234323b0d54c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>38,411</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,454</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>38,607</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,454</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,311</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>