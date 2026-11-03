--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c6416d3bdf471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7a01e280c840be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e234323b0d54c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71c5dfb35f04e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb5e71261fea4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e234323b0d54c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724e0ba24e1744ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71c5dfb35f04e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...392 lines deleted...]
-          <x:t>36,640</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>36,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.10.2026</x:t>
-[...73 lines deleted...]
-          <x:t>36,827</x:t>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>