--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf610cbeb56d747dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf664d041d946ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd6523c0e7443c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276ea8f18ca94339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227b714779dc45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd6523c0e7443c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R304ea98b7a1c4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276ea8f18ca94339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>36,999</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,661</x:t>
-[...205 lines deleted...]
-          <x:t>36,675</x:t>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,553</x:t>
-[...355 lines deleted...]
-          <x:t>36,299</x:t>
+          <x:t>36,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>