--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf664d041d946ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28dbc49f23346d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276ea8f18ca94339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe83eb0cf5714b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R304ea98b7a1c4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276ea8f18ca94339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re884a277a2ab41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe83eb0cf5714b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,055</x:t>
-[...367 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>36,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,036</x:t>
-[...151 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,270</x:t>
-[...9 lines deleted...]
-          <x:t>37,237</x:t>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>