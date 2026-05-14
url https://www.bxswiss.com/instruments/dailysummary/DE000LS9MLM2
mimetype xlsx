--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28dbc49f23346d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra504c7ef91c641cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe83eb0cf5714b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f9a19b291f4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re884a277a2ab41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe83eb0cf5714b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf174bc86efe949d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f9a19b291f4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,036</x:t>
-[...85 lines deleted...]
-          <x:t>36,709</x:t>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,782</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>36,651</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>