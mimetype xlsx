--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra504c7ef91c641cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516d8e5ea29c4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f9a19b291f4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82557fe91b20408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf174bc86efe949d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f9a19b291f4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1baaf0b73dce4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82557fe91b20408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,228</x:t>
-[...534 lines deleted...]
-          <x:t>36,989</x:t>
+          <x:t>37,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>36,548</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>