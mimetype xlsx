--- v8 (2026-06-13)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516d8e5ea29c4cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8d6a886db64f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82557fe91b20408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b38f5601b74a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1baaf0b73dce4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82557fe91b20408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24c1a26218440a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b38f5601b74a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>36,546</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,548</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>37,096</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>