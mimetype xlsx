--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8d6a886db64f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d800fc795642c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b38f5601b74a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8716166e084189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24c1a26218440a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b38f5601b74a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acb74ab9149484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8716166e084189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>