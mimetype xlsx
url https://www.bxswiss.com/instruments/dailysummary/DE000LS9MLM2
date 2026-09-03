--- v10 (2026-08-13)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d800fc795642c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551131adf4904d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8716166e084189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6658490a0d1a4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acb74ab9149484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8716166e084189" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e91557d2d45454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6658490a0d1a4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trends and Facts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>