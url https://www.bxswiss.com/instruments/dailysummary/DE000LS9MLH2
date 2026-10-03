--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e797cd188d4068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a12480ebfc3476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc0b2c042f04256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf227511dfb0403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e19ab9d7e94a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc0b2c042f04256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35edc98a00f4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf227511dfb0403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>