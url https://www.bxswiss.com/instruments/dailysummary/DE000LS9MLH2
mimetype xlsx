--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a12480ebfc3476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91a6dff6a71434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf227511dfb0403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c537c0c59642bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35edc98a00f4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf227511dfb0403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1122f45e18f744a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c537c0c59642bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>