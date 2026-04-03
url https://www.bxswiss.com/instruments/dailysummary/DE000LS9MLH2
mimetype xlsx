--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247834b59b634897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782a78e8e462420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64de60b2e6f74317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9db2c8bc43493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d66c4e63447438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64de60b2e6f74317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57554295fb4c4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9db2c8bc43493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>