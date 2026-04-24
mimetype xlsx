--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782a78e8e462420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d307012fcc14651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9db2c8bc43493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3909980c16514431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57554295fb4c4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9db2c8bc43493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4ce7d5236e45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3909980c16514431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>