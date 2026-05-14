--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d307012fcc14651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a8b287e3a54855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3909980c16514431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a7495c07c64825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4ce7d5236e45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3909980c16514431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4eb38a1e5a4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a7495c07c64825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>