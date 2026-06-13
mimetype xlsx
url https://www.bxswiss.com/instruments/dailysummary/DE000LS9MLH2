--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a8b287e3a54855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354f952d2812452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a7495c07c64825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a7d546678964ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4eb38a1e5a4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a7495c07c64825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf76049086644fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a7d546678964ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>