--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354f952d2812452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385e30e4c80348e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a7d546678964ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783062149be9428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf76049086644fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a7d546678964ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcaedba074834a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783062149be9428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>305,504</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>