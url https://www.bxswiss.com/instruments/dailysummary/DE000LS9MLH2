--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385e30e4c80348e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd197dbdf954d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783062149be9428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refafd626570d4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcaedba074834a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783062149be9428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ab765a36d64732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refafd626570d4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>