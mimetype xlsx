--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd197dbdf954d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9165cfd2e4ef4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refafd626570d4ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53be345c13f4bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ab765a36d64732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refafd626570d4ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5c235ce8e6413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53be345c13f4bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>