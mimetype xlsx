--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9165cfd2e4ef4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e797cd188d4068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53be345c13f4bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc0b2c042f04256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5c235ce8e6413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53be345c13f4bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e19ab9d7e94a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc0b2c042f04256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nur die Ruhe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>