--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e27dd6128e425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4140f9658641d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b8f7c23fe724be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ed4a136fb94972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e600abf6a3f4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b8f7c23fe724be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacde73171ce4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ed4a136fb94972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.298,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.300,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.233,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.239,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.600,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.608,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.511,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.553,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.481,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.488,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.422,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.448,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.370,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.473,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.526,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.508,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.521,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.469,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.472,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.483,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.417,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.454,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.397,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.447,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.402,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.315,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.322,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.400,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.337,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.419,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.406,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.437,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.369,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>