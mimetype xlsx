--- v10 (2026-09-19)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4140f9658641d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48d55c76b3f47b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ed4a136fb94972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref63a33256f444c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacde73171ce4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ed4a136fb94972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ff8b52b6044ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref63a33256f444c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.444,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.462,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.443,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.457,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.437,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.450,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.363,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.369,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.382,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.311,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.399,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.355,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.363,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.334,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.317,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.321,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.326,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.286,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.224,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.278,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.288,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.230,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.264,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.288,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.194,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.235,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.252,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.218,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.227,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.224,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.227,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.227,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>