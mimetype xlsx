--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48d55c76b3f47b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a0f80fcca644e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref63a33256f444c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280f0a4a861e4ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ff8b52b6044ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref63a33256f444c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527eeb57f2e048b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280f0a4a861e4ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.238,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.286,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.224,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.278,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.181,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.208,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.163,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.193,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.278,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.263,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.262,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.202,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.127,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>