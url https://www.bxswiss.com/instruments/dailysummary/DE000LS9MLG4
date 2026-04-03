--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4514fa64bba14b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb54558cfa343ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6436d7d1144955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41826960b9524ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697da78ebb57481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6436d7d1144955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c27f994c4e7461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41826960b9524ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3.099,426</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.344,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.999,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.227,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.132,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.932,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.938,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.959,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.963,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.811,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.914,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.825,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.887,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.812,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.850,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.000,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.024,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.968,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.018,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.943,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.951,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.862,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.882,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.965,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.987,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.876,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.905,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.830,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.889,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.719,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.740,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.698,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.778,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.630,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.718,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.767,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.772,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.660,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.695,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.703,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.715,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.576,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.623,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.453,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.494,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.337,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.367,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.391,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.149,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.306,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.351,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.307,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.383,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.510,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.318,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.396,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.305,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.415,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.379,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.429,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.430,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.445,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.502,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.359,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.430,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>