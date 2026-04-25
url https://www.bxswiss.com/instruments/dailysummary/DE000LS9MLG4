--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb54558cfa343ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee734ee701545ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41826960b9524ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f20fd0cedf40c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c27f994c4e7461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41826960b9524ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf152fd1a40684a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f20fd0cedf40c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.351,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.395,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.307,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.383,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.359,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.430,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.328,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.398,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.467,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.355,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.389,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.554,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.568,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.472,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.505,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.470,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.556,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.547,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.502,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.481,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.573,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.655,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.567,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.611,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.577,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.626,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.570,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.600,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.662,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.663,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.630,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.921,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.661,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.865,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.738,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.798,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.715,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.769,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.825,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.857,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.738,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.767,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.815,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.955,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.797,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.906,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.892,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.917,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.822,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.901,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.839,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.874,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.741,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.766,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>