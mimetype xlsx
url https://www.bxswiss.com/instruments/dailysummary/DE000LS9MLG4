--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee734ee701545ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0831a75fd4ab417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f20fd0cedf40c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4043095ee1d04620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf152fd1a40684a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f20fd0cedf40c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racedc596487947a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4043095ee1d04620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.577,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.626,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.570,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.600,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.839,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.874,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.741,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.766,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.779,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.832,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.714,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.733,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.730,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.741,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.622,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.662,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.730,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.753,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.586,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.613,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.595,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.661,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.593,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.661,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.876,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.794,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.873,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.958,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.987,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.894,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.926,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.845,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.986,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.837,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.868,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.929,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.953,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.838,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.844,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.833,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.904,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.807,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.842,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.947,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.997,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.884,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.995,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.013,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.050,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.916,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.980,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.996,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.847,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.930,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.980,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.996,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.847,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.930,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.893,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.913,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.786,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.790,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>