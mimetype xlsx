--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0831a75fd4ab417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7e957aa2c44165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4043095ee1d04620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe300fd45b19452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racedc596487947a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4043095ee1d04620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ebfc4d11064075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe300fd45b19452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.958,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.987,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.894,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.926,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.893,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.913,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.786,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.790,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.764,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.767,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.762,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.767,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.763,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.773,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.763,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.770,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.772,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.773,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.763,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.766,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.755,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.767,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.718,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.738,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.726,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.736,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.646,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.674,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.684,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.761,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.669,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.720,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.647,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.667,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.571,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.599,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.522,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.472,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.551,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.633,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.482,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.631,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.618,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.618,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.494,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.283,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.339,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.296,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.316,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.313,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.314,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>