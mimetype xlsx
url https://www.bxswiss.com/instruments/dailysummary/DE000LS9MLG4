--- v6 (2026-06-05)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7e957aa2c44165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e778858a034d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe300fd45b19452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5914f3f668545b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ebfc4d11064075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe300fd45b19452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0359e2d5334741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5914f3f668545b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.551,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.633,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.482,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.631,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.319,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.320,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.313,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.314,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.313,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.314,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.313,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.314,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.319,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.313,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.314,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.205,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.204,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.222,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.229,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.299,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.222,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.293,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.153,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>