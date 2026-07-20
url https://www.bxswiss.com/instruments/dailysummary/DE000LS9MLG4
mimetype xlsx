--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e778858a034d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765fa45c2208444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5914f3f668545b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3e9acdb5ed40a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0359e2d5334741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5914f3f668545b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d14db7fd8c94fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3e9acdb5ed40a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.143,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.153,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.124,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.128,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.008,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.016,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.962,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.977,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>