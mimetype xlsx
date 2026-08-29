--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765fa45c2208444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e27dd6128e425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3e9acdb5ed40a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b8f7c23fe724be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d14db7fd8c94fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3e9acdb5ed40a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e600abf6a3f4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b8f7c23fe724be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MLG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.877,168</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.208,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.246,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.272,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.213,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.265,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.279,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.349,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.304,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.320,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.272,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.223,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.224,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.302,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.295,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.303,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.305,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.302,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.304,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.300,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.300,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.429,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.362,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.527,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.557,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.542,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.555,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.555,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.547,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.548,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.540,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.568,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.567,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.585,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.544,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.566,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.553,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.585,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.516,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.565,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.600,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.608,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.511,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.553,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>