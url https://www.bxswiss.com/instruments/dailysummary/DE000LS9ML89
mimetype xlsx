--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18f3f8bf662b41bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195ac971e77e4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad05cdb76bc74199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c34c80fc79d4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba3fb6a4ddea47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad05cdb76bc74199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16aa5bd2206841a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c34c80fc79d4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>