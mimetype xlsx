--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195ac971e77e4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6956ffca10574f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c34c80fc79d4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc463fa1462774966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16aa5bd2206841a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c34c80fc79d4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed91a157a574781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc463fa1462774966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>