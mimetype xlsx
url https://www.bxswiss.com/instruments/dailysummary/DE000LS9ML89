--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6956ffca10574f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6e39ff7c29490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc463fa1462774966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1371f6d7ff44e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed91a157a574781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc463fa1462774966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41beb8c62dd4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1371f6d7ff44e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>