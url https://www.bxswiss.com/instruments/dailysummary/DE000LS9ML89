--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6e39ff7c29490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b8958b33c64fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1371f6d7ff44e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347e94e7b2d84982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41beb8c62dd4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1371f6d7ff44e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1499761a43246a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347e94e7b2d84982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>