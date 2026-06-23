--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b8958b33c64fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f110d592cb4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347e94e7b2d84982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R362c8232689a4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1499761a43246a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347e94e7b2d84982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf53cbfbed943ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R362c8232689a4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>