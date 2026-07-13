--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f110d592cb4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143032b0b53b4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R362c8232689a4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3c921133124e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf53cbfbed943ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R362c8232689a4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R341c4a54e3634749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3c921133124e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>110,076</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,386</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>