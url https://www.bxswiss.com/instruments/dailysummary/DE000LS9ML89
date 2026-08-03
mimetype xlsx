--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143032b0b53b4930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eeec97d064c4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3c921133124e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600b0b431069419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R341c4a54e3634749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3c921133124e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176fac593aab460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600b0b431069419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>110,014</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,946</x:t>
-[...264 lines deleted...]
-          <x:t>111,434</x:t>
+          <x:t>111,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>111,323</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>