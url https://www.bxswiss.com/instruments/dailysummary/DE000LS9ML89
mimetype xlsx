--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eeec97d064c4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060fcb427f7d44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600b0b431069419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d570ed49263465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176fac593aab460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600b0b431069419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7dba80311c47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d570ed49263465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>111,434</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>110,514</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>111,452</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>