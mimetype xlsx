--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060fcb427f7d44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829928befcaf4f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d570ed49263465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e1992d6ab6e44c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7dba80311c47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d570ed49263465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a24544d29e4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e1992d6ab6e44c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,310</x:t>
-[...129 lines deleted...]
-          <x:t>111,287</x:t>
+          <x:t>113,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,275</x:t>
-[...409 lines deleted...]
-          <x:t>112,155</x:t>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>