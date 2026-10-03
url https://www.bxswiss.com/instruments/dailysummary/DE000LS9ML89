--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829928befcaf4f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc3a36e8ed1464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e1992d6ab6e44c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b38d5b975c742c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a24544d29e4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e1992d6ab6e44c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf91a7abf0e4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b38d5b975c742c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>