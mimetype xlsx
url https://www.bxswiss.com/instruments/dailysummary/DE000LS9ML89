--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc3a36e8ed1464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b0e4ecbb78491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b38d5b975c742c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6653aa0a2e9644b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf91a7abf0e4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b38d5b975c742c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed188c02351430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6653aa0a2e9644b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading &amp; Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>