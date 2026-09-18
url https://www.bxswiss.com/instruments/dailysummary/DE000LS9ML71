--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff11f07f9cef4ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914087a204f248cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78c219cbbff4477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c29682d58724e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425db0b76d664dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78c219cbbff4477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bfc4edf47a4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c29682d58724e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,444</x:t>
-[...48 lines deleted...]
-          <x:t>97,431</x:t>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,378</x:t>
-[...134 lines deleted...]
-          <x:t>97,724</x:t>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>97,608</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>