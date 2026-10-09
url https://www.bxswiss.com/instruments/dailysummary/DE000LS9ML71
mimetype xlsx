--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914087a204f248cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddadf9403b74665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c29682d58724e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00190e84fc04b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bfc4edf47a4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c29682d58724e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9eaaa09c0724cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00190e84fc04b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,724</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>27.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,756</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>98,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>