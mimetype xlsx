--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddadf9403b74665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa49917978384a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00190e84fc04b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e516502f67e43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9eaaa09c0724cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00190e84fc04b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f94e08dd554045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e516502f67e43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>