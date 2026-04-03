--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b1898f83684245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2800f7983545c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c64ec5d5d5499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9865fc908948e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db11e7dd1964a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c64ec5d5d5499a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd92151e41a24398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9865fc908948e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,588</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,431</x:t>
-[...200 lines deleted...]
-          <x:t>95,415</x:t>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,377</x:t>
-[...409 lines deleted...]
-          <x:t>94,459</x:t>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>