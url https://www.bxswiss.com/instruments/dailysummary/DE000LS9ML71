--- v4 (2026-04-03)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2800f7983545c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de001d902714d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9865fc908948e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5776c3ca6fd64052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd92151e41a24398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9865fc908948e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df239ac181044c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5776c3ca6fd64052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...458 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,612</x:t>
@@ -791,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>