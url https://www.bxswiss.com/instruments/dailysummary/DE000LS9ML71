--- v5 (2026-04-29)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de001d902714d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdc387359484977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5776c3ca6fd64052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8379f483daa64f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df239ac181044c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5776c3ca6fd64052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e00e683326142de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8379f483daa64f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,255</x:t>
-[...75 lines deleted...]
-          <x:t>96,416</x:t>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,056</x:t>
-[...53 lines deleted...]
-          <x:t>95,708</x:t>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...154 lines deleted...]
-          <x:t>96,475</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>