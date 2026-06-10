--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdc387359484977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29dd84a38204018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8379f483daa64f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00e27e410384d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e00e683326142de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8379f483daa64f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c1a7f038d84856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00e27e410384d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,828</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,708</x:t>
-[...544 lines deleted...]
-          <x:t>95,515</x:t>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>