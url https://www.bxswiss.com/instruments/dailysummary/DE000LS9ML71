--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29dd84a38204018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aaea531296948db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00e27e410384d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e0630fecc8475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c1a7f038d84856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00e27e410384d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567adc3cae1242ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e0630fecc8475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>