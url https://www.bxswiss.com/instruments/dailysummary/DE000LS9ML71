--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aaea531296948db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a2cf3faf9f454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e0630fecc8475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc44c04b9a494579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567adc3cae1242ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e0630fecc8475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cde5e983e69411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc44c04b9a494579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>96,043</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...289 lines deleted...]
-          <x:t>96,271</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>