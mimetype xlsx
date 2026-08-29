--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a2cf3faf9f454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff11f07f9cef4ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc44c04b9a494579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78c219cbbff4477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cde5e983e69411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc44c04b9a494579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425db0b76d664dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78c219cbbff4477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading nach Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>96,328</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>