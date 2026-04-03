--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47334b38e8e4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48f4a443d9094ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcedca7140949c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2a705e82424a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb66e63673db4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcedca7140949c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc034d3a2a9364162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2a705e82424a9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>