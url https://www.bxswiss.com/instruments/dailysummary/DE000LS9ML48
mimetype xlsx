--- v5 (2026-04-03)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48f4a443d9094ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccc0bae3589421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2a705e82424a9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79014a14b97e4c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc034d3a2a9364162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2a705e82424a9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3318198fa5c747f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79014a14b97e4c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>69,546</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,513</x:t>
-[...463 lines deleted...]
-          <x:t>67,585</x:t>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>