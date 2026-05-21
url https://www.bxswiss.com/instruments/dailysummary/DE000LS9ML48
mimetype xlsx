--- v6 (2026-04-29)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccc0bae3589421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d5a31e78924951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79014a14b97e4c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb68ba1a469aa4976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3318198fa5c747f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79014a14b97e4c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d0f3f01e8d4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb68ba1a469aa4976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>