--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d5a31e78924951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c31d950ed8640fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb68ba1a469aa4976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67869b9fd0847fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d0f3f01e8d4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb68ba1a469aa4976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d2fea34b0444b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67869b9fd0847fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>