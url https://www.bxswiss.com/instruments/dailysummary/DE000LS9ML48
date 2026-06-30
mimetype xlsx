--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c31d950ed8640fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df71d8dd1154346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67869b9fd0847fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6968da7796410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d2fea34b0444b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67869b9fd0847fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb446ccc67f4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6968da7796410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>80,252</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,185</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>79,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,658</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>