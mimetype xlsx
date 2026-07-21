--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df71d8dd1154346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95affe2593d5445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6968da7796410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5bfe57ee424766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb446ccc67f4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6968da7796410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0b0fe25db24df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5bfe57ee424766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>80,071</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>82,595</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,047</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>81,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,829</x:t>
-[...139 lines deleted...]
-          <x:t>79,319</x:t>
+          <x:t>81,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>