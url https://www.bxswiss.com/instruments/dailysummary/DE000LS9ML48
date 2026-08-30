--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95affe2593d5445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b34d45705ca4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5bfe57ee424766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cdb168262046ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0b0fe25db24df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5bfe57ee424766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8623b6fe516244f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cdb168262046ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>81,171</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>