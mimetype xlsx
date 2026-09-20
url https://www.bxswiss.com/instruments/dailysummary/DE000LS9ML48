--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b34d45705ca4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1285ae489c1a447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cdb168262046ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9909d5193b7f4f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8623b6fe516244f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cdb168262046ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6ff1fdc5164a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9909d5193b7f4f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>