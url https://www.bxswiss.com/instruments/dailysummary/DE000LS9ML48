--- v12 (2026-09-20)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1285ae489c1a447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c23668f8f443e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9909d5193b7f4f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd668489a97b148d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6ff1fdc5164a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9909d5193b7f4f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b76a6d985c4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd668489a97b148d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>