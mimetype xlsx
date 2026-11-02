--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c23668f8f443e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbd7b9287324641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd668489a97b148d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6054da6eeb7b4039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b76a6d985c4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd668489a97b148d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247f63adbdd54a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6054da6eeb7b4039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OÖ10 Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>