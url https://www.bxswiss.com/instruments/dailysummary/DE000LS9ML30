--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311905a246d543e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd617e97d3a44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650ba11fcb8b423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb42152cbfee4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re407b614f386469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650ba11fcb8b423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b03f009bce44cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb42152cbfee4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>