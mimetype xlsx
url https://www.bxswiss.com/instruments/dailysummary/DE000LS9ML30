--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd617e97d3a44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf0e18e53a7465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb42152cbfee4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2e2a281f1e4744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b03f009bce44cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb42152cbfee4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621d62fd046741eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2e2a281f1e4744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>