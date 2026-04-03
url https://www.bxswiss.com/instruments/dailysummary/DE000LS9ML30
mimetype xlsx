--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e2e42b88f04069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306626d0ad5943d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0823847f761246b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64929372b1b4f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7166fe0777164f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0823847f761246b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae5bc861f9e40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64929372b1b4f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>341,298</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>