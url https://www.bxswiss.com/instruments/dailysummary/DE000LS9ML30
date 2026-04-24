--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306626d0ad5943d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb908a9d9cd400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64929372b1b4f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f89ea47a3634d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae5bc861f9e40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64929372b1b4f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re947b9f35f284dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f89ea47a3634d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>