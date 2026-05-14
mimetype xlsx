--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb908a9d9cd400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118e6f82d99546b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f89ea47a3634d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99cdee7b759a4c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re947b9f35f284dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f89ea47a3634d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d8db086b514173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99cdee7b759a4c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>