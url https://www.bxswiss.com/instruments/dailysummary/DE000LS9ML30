--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118e6f82d99546b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db76c298e8d41e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99cdee7b759a4c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc9d1e237824b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d8db086b514173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99cdee7b759a4c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316e656e78e84ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc9d1e237824b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>