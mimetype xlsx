--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db76c298e8d41e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da3cf8150b94faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc9d1e237824b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7c9f371f394f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316e656e78e84ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc9d1e237824b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ebbf5920ce4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7c9f371f394f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>