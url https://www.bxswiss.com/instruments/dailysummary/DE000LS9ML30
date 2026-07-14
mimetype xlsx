--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da3cf8150b94faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935ca49f27b944d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7c9f371f394f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10fe231960b24cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ebbf5920ce4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7c9f371f394f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114981e669884ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10fe231960b24cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>