--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935ca49f27b944d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31274b4ecae4bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10fe231960b24cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d770da287f24465"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114981e669884ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10fe231960b24cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efff38c036c4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d770da287f24465" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>