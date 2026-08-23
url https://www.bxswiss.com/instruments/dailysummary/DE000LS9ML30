--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31274b4ecae4bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691b4f90d99843aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d770da287f24465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36de091cb8a1437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efff38c036c4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d770da287f24465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8764f30a664423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36de091cb8a1437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>