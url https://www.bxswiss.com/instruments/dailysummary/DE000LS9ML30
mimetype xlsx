--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691b4f90d99843aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311905a246d543e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36de091cb8a1437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650ba11fcb8b423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8764f30a664423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36de091cb8a1437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re407b614f386469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650ba11fcb8b423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum + Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>