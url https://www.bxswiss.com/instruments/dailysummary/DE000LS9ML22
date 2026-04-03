--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c5f622d1d44728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4fdbadb69b42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633dc10759524582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2bca6de50a47c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra11fbf015d974295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633dc10759524582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851f6e71dec44cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2bca6de50a47c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...620 lines deleted...]
-          <x:t>200,046</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>