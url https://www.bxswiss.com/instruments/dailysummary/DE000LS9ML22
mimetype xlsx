--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4fdbadb69b42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2126587e08e4cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2bca6de50a47c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40448404e0ae492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851f6e71dec44cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2bca6de50a47c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd764e0f3af84815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40448404e0ae492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>