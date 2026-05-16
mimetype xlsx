--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2126587e08e4cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3060e02f46c5456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40448404e0ae492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3fbe8bb91964612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd764e0f3af84815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40448404e0ae492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242d8a72328243b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3fbe8bb91964612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,208</x:t>
@@ -710,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>