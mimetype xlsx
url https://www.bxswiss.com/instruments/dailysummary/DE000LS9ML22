--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3060e02f46c5456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2bb680e51947eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3fbe8bb91964612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae47c804ce74be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242d8a72328243b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3fbe8bb91964612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3e8d046dc5436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae47c804ce74be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,334 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...282 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>