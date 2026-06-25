--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2bb680e51947eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce4e2a52cd84355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae47c804ce74be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67c87cd82104a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3e8d046dc5436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae47c804ce74be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b3d2d39f924abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67c87cd82104a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>