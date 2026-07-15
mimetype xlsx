--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce4e2a52cd84355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b8ead5f5cd42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67c87cd82104a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4385c494cb45e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b3d2d39f924abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67c87cd82104a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbffcdb7248ad49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4385c494cb45e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>