--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b8ead5f5cd42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc499c811e34cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4385c494cb45e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ebcf5c4a7c4a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbffcdb7248ad49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4385c494cb45e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c09b98731324c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ebcf5c4a7c4a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>