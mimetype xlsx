--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc499c811e34cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cbb4c78ce3427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ebcf5c4a7c4a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58638d65fac14df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c09b98731324c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ebcf5c4a7c4a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7394411b73234a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58638d65fac14df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>