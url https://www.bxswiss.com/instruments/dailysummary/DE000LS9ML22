--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cbb4c78ce3427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba195d32b3f4a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58638d65fac14df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a1ff6bc8324204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7394411b73234a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58638d65fac14df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f06bf42e2df4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a1ff6bc8324204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>