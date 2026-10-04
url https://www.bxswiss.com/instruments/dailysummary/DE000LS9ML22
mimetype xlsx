--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba195d32b3f4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7e6f453ec2434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a1ff6bc8324204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462d174f6459449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f06bf42e2df4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a1ff6bc8324204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4872530c8acf457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462d174f6459449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>