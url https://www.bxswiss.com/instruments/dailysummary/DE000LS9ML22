--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7e6f453ec2434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205b544d609d4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462d174f6459449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c98e76216124c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4872530c8acf457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462d174f6459449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re798972d44ce416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c98e76216124c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentalstrategie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>