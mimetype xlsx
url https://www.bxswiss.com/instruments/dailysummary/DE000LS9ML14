--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c49f67bd16d45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35044416231249ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814e62b26e874739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54113e28164b4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d781eaf5e44db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814e62b26e874739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a003148cb24e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54113e28164b4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,735</x:t>
-[...355 lines deleted...]
-          <x:t>173,254</x:t>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>173,582</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>