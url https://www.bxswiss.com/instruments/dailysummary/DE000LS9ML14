--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35044416231249ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518c34af31a94ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54113e28164b4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bde37a25149417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a003148cb24e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54113e28164b4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606ad8778f064a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bde37a25149417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>