--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8832160d9cd4ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b2519d8ad9404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fa05174b6114fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ee6b48ce03498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1a28d3ec4a4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fa05174b6114fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb622606d674d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ee6b48ce03498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>