--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b2519d8ad9404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f65446045f04e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ee6b48ce03498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fc91e368b244dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb622606d674d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ee6b48ce03498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6615084c36435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fc91e368b244dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>