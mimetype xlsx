--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f65446045f04e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de8e4052fce4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fc91e368b244dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3dd0f0afa143cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6615084c36435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fc91e368b244dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784955cd556847a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3dd0f0afa143cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>164,915</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,291</x:t>
-[...242 lines deleted...]
-          <x:t>165,868</x:t>
+          <x:t>164,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>