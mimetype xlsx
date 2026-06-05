--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de8e4052fce4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ebc15c6b704d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3dd0f0afa143cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e72e55d54864dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784955cd556847a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3dd0f0afa143cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559ff0fe30094134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e72e55d54864dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,685</x:t>
-[...124 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>163,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,892</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>163,892</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>