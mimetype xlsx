--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ebc15c6b704d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b3bb4a3d094121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e72e55d54864dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63827b4e71664eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559ff0fe30094134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e72e55d54864dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d72ec2376e4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63827b4e71664eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,735</x:t>
@@ -737,31 +292,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>