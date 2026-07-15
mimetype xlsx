--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b3bb4a3d094121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10f976c0d0640b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63827b4e71664eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade94706cbdc4a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d72ec2376e4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63827b4e71664eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c272cdc9d424a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade94706cbdc4a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>