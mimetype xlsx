--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10f976c0d0640b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0cb24ebac14ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade94706cbdc4a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0be75b0fbde4db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c272cdc9d424a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade94706cbdc4a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41367e9aca364adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0be75b0fbde4db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>173,549</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,316</x:t>
-[...296 lines deleted...]
-          <x:t>173,189</x:t>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>