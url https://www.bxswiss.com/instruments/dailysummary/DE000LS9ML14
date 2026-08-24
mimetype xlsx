--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0cb24ebac14ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fc8d9be72d4f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0be75b0fbde4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e89b3753814d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41367e9aca364adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0be75b0fbde4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89abaf9a70fa4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e89b3753814d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>173,778</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,929</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>173,199</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,118</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>172,734</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>