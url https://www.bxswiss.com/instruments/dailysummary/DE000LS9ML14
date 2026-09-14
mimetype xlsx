--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fc8d9be72d4f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c49f67bd16d45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e89b3753814d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814e62b26e874739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89abaf9a70fa4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e89b3753814d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d781eaf5e44db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814e62b26e874739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZTrading1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>171,405</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,310</x:t>
-[...571 lines deleted...]
-          <x:t>175,663</x:t>
+          <x:t>173,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>