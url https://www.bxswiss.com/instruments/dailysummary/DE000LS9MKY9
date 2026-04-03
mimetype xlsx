--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb460f7f0134e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c36e8732204a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ced02460f94abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81aa758ed3644677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec48c7875ae54b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ced02460f94abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa20ea0934e54489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81aa758ed3644677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>91,166</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>94,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>