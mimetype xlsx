--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c36e8732204a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae63b504329466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81aa758ed3644677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6773b92a814a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa20ea0934e54489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81aa758ed3644677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ef540c02b24af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6773b92a814a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>