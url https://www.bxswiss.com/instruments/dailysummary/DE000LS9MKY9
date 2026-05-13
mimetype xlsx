--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae63b504329466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64c255c997b44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6773b92a814a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cc1607a04440dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ef540c02b24af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6773b92a814a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f4c87d4fa1d4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cc1607a04440dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>