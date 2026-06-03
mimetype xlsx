--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64c255c997b44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra109ac3a75fe4c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cc1607a04440dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48633e143da4b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f4c87d4fa1d4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cc1607a04440dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2400d6f50d914839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48633e143da4b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>90,717</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,551</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>88,363</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>