--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra109ac3a75fe4c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea8987f2df84226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48633e143da4b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183e88232c604b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2400d6f50d914839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48633e143da4b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73e83455647475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183e88232c604b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,402</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>94,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,447</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>