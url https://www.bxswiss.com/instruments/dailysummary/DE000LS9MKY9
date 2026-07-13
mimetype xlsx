--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea8987f2df84226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0cef00b1964a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183e88232c604b36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2394d7d21e464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73e83455647475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183e88232c604b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5170c3a8b8e14949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2394d7d21e464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>