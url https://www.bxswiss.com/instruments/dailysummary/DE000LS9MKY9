--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0cef00b1964a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c817e0fc2e84ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2394d7d21e464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374235e10bbc45c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5170c3a8b8e14949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2394d7d21e464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1879b2939c44c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374235e10bbc45c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>