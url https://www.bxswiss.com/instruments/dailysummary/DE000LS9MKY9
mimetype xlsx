--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c817e0fc2e84ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacd3fe741e64ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374235e10bbc45c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c59ce12d74d4ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1879b2939c44c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374235e10bbc45c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1268102f824d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c59ce12d74d4ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>