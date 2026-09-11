--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacd3fe741e64ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5371cd683f45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c59ce12d74d4ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f1e2b0eea64719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1268102f824d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c59ce12d74d4ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78979ac5426a4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f1e2b0eea64719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>