--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5371cd683f45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2691a3ac4c7842cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f1e2b0eea64719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41765d58a324cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78979ac5426a4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f1e2b0eea64719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912116d79c924db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41765d58a324cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>