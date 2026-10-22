--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2691a3ac4c7842cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682b82fff9e148c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41765d58a324cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfb1a5b03ce4990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912116d79c924db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41765d58a324cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb241721d8e194c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfb1a5b03ce4990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Beständigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>