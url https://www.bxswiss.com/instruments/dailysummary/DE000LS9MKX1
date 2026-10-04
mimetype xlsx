--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95389ed5901e498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2dacbe9898482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree775a0321814d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba40deba9ddd47cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26958e0f87114282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree775a0321814d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb394ce774c1d466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba40deba9ddd47cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>