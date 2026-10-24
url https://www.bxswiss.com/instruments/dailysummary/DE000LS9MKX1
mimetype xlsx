--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2dacbe9898482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbb75ea11b44b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba40deba9ddd47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeafa3880a7440c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb394ce774c1d466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba40deba9ddd47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb850f1354d1f42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeafa3880a7440c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>