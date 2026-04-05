--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944f2e07630c4f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf553a4a0b8d242bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46db6d05cbe4ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7967de831bb848da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a5b0cbadcd4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46db6d05cbe4ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d24662afd44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7967de831bb848da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>