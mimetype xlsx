--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf553a4a0b8d242bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c95f0488d204cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7967de831bb848da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8065581104e4b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d24662afd44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7967de831bb848da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabd7877ad3b4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8065581104e4b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>