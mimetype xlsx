--- v7 (2026-04-30)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c95f0488d204cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf936abcb79444e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8065581104e4b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74c61bd216a40f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabd7877ad3b4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8065581104e4b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c79bfda5dc4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74c61bd216a40f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>160,347</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>