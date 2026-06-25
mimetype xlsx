--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf936abcb79444e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f148642cea42ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74c61bd216a40f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1084758293654d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c79bfda5dc4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74c61bd216a40f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f83997a09de4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1084758293654d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>