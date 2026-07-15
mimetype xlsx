--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f148642cea42ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a03aa3d67b34e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1084758293654d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2ec6a1e3c74c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f83997a09de4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1084758293654d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1dcc1de326d45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2ec6a1e3c74c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>