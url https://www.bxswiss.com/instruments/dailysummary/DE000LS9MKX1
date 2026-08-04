--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a03aa3d67b34e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6a0cf129e34886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2ec6a1e3c74c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3403d8b5445549bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1dcc1de326d45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2ec6a1e3c74c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e0656b068e4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3403d8b5445549bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>