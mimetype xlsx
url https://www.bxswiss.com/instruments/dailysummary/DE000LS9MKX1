--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6a0cf129e34886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b241779324e4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3403d8b5445549bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d72b0a1cbf42d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e0656b068e4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3403d8b5445549bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc730b1b3b7104498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d72b0a1cbf42d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>