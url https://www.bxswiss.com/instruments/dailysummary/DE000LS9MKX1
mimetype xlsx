--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b241779324e4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95389ed5901e498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d72b0a1cbf42d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree775a0321814d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc730b1b3b7104498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d72b0a1cbf42d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26958e0f87114282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree775a0321814d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachholbedarf Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>