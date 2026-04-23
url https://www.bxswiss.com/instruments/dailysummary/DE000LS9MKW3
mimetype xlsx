--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e807e38f6941ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8960353c8b9c49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8bcb10fb3354ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0fa85411eb49de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e7e8e5484547b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8bcb10fb3354ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4bb0b9ec4b42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0fa85411eb49de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Desk- Swingtrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>250,508</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>