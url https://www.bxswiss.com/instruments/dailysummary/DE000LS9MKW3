--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8960353c8b9c49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44bc72e3cd5492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0fa85411eb49de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7f9bfa723f47cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4bb0b9ec4b42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0fa85411eb49de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da7acb9d7a4482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7f9bfa723f47cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Desk- Swingtrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>