--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44bc72e3cd5492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c37dfc5c7504182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7f9bfa723f47cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a85612b31694d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da7acb9d7a4482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7f9bfa723f47cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10db03ca0fb649a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a85612b31694d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Desk- Swingtrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>