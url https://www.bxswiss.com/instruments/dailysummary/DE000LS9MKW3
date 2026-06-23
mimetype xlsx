--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c37dfc5c7504182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728f370cf1c444a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a85612b31694d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0950024e17b74ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10db03ca0fb649a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a85612b31694d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23467e440f2d4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0950024e17b74ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Desk- Swingtrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>