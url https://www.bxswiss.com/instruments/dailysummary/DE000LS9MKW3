--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728f370cf1c444a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294d4175af8c4d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0950024e17b74ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cbfb06524f4758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23467e440f2d4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0950024e17b74ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57dbb42750bd4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cbfb06524f4758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Desk- Swingtrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>392,072</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>