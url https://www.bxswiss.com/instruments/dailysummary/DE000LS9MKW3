--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294d4175af8c4d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f142368507480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cbfb06524f4758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab490ab5c0347b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57dbb42750bd4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cbfb06524f4758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebada7748c44220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab490ab5c0347b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Desk- Swingtrades</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>363,927</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>