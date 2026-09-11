--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032c29e0243c415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8b24326d9344e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6904ba6da64abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40862ef427454c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8e8435d7214678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6904ba6da64abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1c46abeb344328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40862ef427454c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>947,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>955,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>945,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>953,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>913,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>915,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>902,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>