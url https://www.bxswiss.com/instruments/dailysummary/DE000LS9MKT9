--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8b24326d9344e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c81e95760a4d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40862ef427454c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e5f092f5cc4887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1c46abeb344328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40862ef427454c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3d6ac0d4764177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e5f092f5cc4887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>918,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>919,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>942,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>958,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>940,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>957,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>