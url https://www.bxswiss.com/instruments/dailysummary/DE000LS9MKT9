--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c81e95760a4d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc819ed6361f4211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e5f092f5cc4887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bac9587a0264bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3d6ac0d4764177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e5f092f5cc4887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb96ee0b3b2b4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bac9587a0264bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>994,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.009,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>991,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.008,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.053,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.053,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.021,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.026,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>