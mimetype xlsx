--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc5fd5988244a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464164bb4e50449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red522fc1e1484c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fe25ca09b8401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fc626d7de241f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red522fc1e1484c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cbd0a117074c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fe25ca09b8401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>