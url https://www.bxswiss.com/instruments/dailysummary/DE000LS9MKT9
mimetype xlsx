--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464164bb4e50449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c19d6452d54654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fe25ca09b8401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d3b83a1ba6452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07cbd0a117074c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fe25ca09b8401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0f3b7ceef94364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d3b83a1ba6452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>704,539</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>