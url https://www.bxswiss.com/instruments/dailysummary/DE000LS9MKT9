--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c19d6452d54654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eed21d345214554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d3b83a1ba6452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a7787bd4c24090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0f3b7ceef94364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d3b83a1ba6452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31808ff55154170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a7787bd4c24090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>867,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>869,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>852,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>932,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>922,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>