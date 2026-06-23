--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eed21d345214554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6955006ed444240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a7787bd4c24090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432aee1d426146a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31808ff55154170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a7787bd4c24090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa3e22494e14ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432aee1d426146a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>921,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>911,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>920,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>903,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>920,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>