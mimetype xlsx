--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6955006ed444240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eb411b03eb4b02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432aee1d426146a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f4bed84b534f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa3e22494e14ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432aee1d426146a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5954208355404f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f4bed84b534f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>936,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.019,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.023,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.003,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.005,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>