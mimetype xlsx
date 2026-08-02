--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eb411b03eb4b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b0b07fe3044412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f4bed84b534f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160073b580214afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5954208355404f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f4bed84b534f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd840c7d1a6d24ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160073b580214afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.011,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.018,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>991,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>931,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>942,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>