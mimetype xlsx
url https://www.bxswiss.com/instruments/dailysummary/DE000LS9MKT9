--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b0b07fe3044412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032c29e0243c415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160073b580214afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6904ba6da64abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd840c7d1a6d24ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160073b580214afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8e8435d7214678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6904ba6da64abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopolies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>932,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>922,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>903,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>890,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>