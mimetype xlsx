--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dab64ce2ce48fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0200938cfe124a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ccfb3ad75b432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517e2da4ae6a4b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e9490134c74954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ccfb3ad75b432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf3838fa465471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517e2da4ae6a4b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>