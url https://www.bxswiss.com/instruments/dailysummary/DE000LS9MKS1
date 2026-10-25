--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0200938cfe124a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree914baaddcf40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517e2da4ae6a4b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc61848973b4cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf3838fa465471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517e2da4ae6a4b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c2d0c297514fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc61848973b4cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>