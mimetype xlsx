--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f4d989bd9f449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb124835a83bf4942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8feb7782f044b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a9c67818a64601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e04a2380f24668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8feb7782f044b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec61c5aaa5b245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a9c67818a64601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>