--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb124835a83bf4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb697f609cce43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a9c67818a64601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966f6b6af7da4933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec61c5aaa5b245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a9c67818a64601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e4613c14e140de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966f6b6af7da4933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>