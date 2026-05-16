--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb697f609cce43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097f7b037d7545f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966f6b6af7da4933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47682fcab5f4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e4613c14e140de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966f6b6af7da4933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0914ef2e05433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47682fcab5f4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>