--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097f7b037d7545f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ecd8b967ca48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47682fcab5f4d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e95eb36d344fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0914ef2e05433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47682fcab5f4d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8065c298e0dc4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e95eb36d344fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>202,653</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,869</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>