--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ecd8b967ca48f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b1b1e3663a44b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e95eb36d344fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb560b3f9e9946fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8065c298e0dc4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e95eb36d344fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc5e95e68834871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb560b3f9e9946fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>