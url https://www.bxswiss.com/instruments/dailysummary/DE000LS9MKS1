--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b1b1e3663a44b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbfe1b9d521a472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb560b3f9e9946fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc869ce83e3c14268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc5e95e68834871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb560b3f9e9946fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6915caa549f49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc869ce83e3c14268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,696</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>