--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbfe1b9d521a472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc101e3ab38d6454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc869ce83e3c14268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516eabb5db074a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6915caa549f49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc869ce83e3c14268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f90b13530a447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516eabb5db074a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>203,228</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>