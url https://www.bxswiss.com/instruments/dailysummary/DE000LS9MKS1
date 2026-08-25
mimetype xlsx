--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc101e3ab38d6454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401817144990427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516eabb5db074a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd41c53a2b0c4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f90b13530a447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516eabb5db074a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5334d09407f4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd41c53a2b0c4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>