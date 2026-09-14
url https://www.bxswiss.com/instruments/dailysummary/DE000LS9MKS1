--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401817144990427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dab64ce2ce48fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd41c53a2b0c4aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ccfb3ad75b432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5334d09407f4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd41c53a2b0c4aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e9490134c74954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ccfb3ad75b432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Inbegriff des Bösen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,647</x:t>
-[...495 lines deleted...]
-          <x:t>218,410</x:t>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>