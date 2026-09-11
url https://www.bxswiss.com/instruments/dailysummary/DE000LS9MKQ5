--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b60f690e3649e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9821fbbdc7744765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060dafa43bc64867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7c5b789a994c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba401bc860bd433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060dafa43bc64867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8adddbffe348a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7c5b789a994c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,633</x:t>
@@ -791,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>