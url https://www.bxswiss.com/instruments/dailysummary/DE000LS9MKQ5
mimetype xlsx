--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9821fbbdc7744765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292d5b7523354ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7c5b789a994c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ca249a8fe441d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8adddbffe348a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7c5b789a994c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4652fdd9d132447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ca249a8fe441d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>