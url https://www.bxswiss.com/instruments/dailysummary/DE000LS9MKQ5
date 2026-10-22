--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292d5b7523354ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df8fea5eb244984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ca249a8fe441d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R542d793b265843c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4652fdd9d132447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ca249a8fe441d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76302d192d384631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R542d793b265843c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>