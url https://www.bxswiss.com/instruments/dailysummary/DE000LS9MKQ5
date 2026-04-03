--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c071560e514fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e47c6c4b8a3426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5f253b845b4cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f762ae6396c4f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2bf271f1644043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5f253b845b4cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15fb57384fd94661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f762ae6396c4f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,167</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>110,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>