--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e47c6c4b8a3426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f029e95e81d4cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f762ae6396c4f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46433a7537b74d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15fb57384fd94661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f762ae6396c4f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff990aa862324bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46433a7537b74d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>