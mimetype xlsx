--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f029e95e81d4cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcccc084bd324a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46433a7537b74d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65383666bca84313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff990aa862324bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46433a7537b74d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c157b41355e4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65383666bca84313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>