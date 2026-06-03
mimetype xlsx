--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcccc084bd324a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96824ffe8d664b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65383666bca84313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73d73f2b94648be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c157b41355e4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65383666bca84313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9655c9e19847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73d73f2b94648be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>