--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96824ffe8d664b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1437d380d01f4233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73d73f2b94648be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975e61fff3484a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9655c9e19847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73d73f2b94648be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889851585d254538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975e61fff3484a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>