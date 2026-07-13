--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1437d380d01f4233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6848ab63aeec44c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975e61fff3484a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e9a6ccead44dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889851585d254538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975e61fff3484a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b39978046e94638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e9a6ccead44dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>126,944</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,513</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>127,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,278</x:t>
-[...193 lines deleted...]
-          <x:t>130,734</x:t>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>