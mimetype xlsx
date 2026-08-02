--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6848ab63aeec44c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436eb8ec21324bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e9a6ccead44dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bc600b48cf4d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b39978046e94638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e9a6ccead44dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd976c879ca94928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bc600b48cf4d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>