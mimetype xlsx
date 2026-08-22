--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436eb8ec21324bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b60f690e3649e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bc600b48cf4d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060dafa43bc64867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd976c879ca94928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bc600b48cf4d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba401bc860bd433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060dafa43bc64867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turn around, Tec!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>126,493</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,368</x:t>
-[...436 lines deleted...]
-          <x:t>117,250</x:t>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>