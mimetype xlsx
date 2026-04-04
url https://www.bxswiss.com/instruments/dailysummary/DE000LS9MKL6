--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7331ebd7bc4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d82356c3e8b41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a164181b57546cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601db117dd754924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1701d4339a74799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a164181b57546cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3110f627844d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601db117dd754924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>