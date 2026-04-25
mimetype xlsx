--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d82356c3e8b41b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5c9d7c13534542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601db117dd754924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3e16095cc54067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3110f627844d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601db117dd754924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecb9600aa524600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3e16095cc54067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>