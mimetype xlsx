--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5c9d7c13534542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f57cc0ebbc4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3e16095cc54067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071c65f902b84716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecb9600aa524600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3e16095cc54067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5672a4ff794eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071c65f902b84716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,234</x:t>
-[...387 lines deleted...]
-          <x:t>68,216</x:t>
+          <x:t>67,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>