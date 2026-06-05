--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f57cc0ebbc4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395f7fe06db9453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071c65f902b84716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb39b8021eb7419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5672a4ff794eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071c65f902b84716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e6f3670747b48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb39b8021eb7419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>