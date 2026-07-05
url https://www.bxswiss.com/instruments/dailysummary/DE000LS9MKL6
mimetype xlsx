--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395f7fe06db9453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904c3bebf313486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb39b8021eb7419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305dc567df8749e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e6f3670747b48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb39b8021eb7419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5f7bc9b64548f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305dc567df8749e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>