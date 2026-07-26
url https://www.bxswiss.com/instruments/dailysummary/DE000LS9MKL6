--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904c3bebf313486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f949e0eead4813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305dc567df8749e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7a92d816ea4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5f7bc9b64548f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305dc567df8749e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65f0c9304834a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7a92d816ea4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>