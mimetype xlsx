--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f949e0eead4813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe23c473cf4b4e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7a92d816ea4f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388c078f3e5c403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65f0c9304834a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7a92d816ea4f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e3ab478c3b4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388c078f3e5c403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>