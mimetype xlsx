--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe23c473cf4b4e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933d6a48086b4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388c078f3e5c403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2325ce76564dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e3ab478c3b4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388c078f3e5c403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7c2f9dbe6e4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2325ce76564dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>