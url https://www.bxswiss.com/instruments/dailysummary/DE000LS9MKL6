--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933d6a48086b4851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69b283930f745bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2325ce76564dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802218ecaccd456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7c2f9dbe6e4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2325ce76564dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec1fa3a901a4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802218ecaccd456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>93,481</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,267</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>93,648</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>