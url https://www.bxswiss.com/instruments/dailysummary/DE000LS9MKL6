--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69b283930f745bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eeb6a26c3204ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802218ecaccd456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfb04004f644eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec1fa3a901a4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802218ecaccd456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3d248dbbc54123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfb04004f644eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,539</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>95,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>