--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eeb6a26c3204ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a6b23074ff4d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfb04004f644eee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141696cea7d549a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3d248dbbc54123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfb04004f644eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab0df31acc446cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141696cea7d549a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plusmacher-Swingtrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>