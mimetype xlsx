--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe26894e1984ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72840dc6a29844a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347d396a28224d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee386b3d00148b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde812192e98d4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347d396a28224d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfd40db9d194851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee386b3d00148b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>