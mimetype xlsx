--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72840dc6a29844a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa2182a34e04a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee386b3d00148b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb811f576a8c445ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfd40db9d194851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee386b3d00148b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969d912c40874cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb811f576a8c445ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>236,236</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>