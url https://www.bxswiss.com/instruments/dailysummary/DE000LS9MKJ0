--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa2182a34e04a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3848dd535a024bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb811f576a8c445ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb627cd29ed45ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969d912c40874cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb811f576a8c445ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17d3dda34144235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb627cd29ed45ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>