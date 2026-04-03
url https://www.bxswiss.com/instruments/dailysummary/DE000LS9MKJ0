--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d56ae4c913241dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9511696a7e548cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca99faa3c054478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72361b6b04684eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7061f41665354308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca99faa3c054478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e647f21c31407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72361b6b04684eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>