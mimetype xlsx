--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9511696a7e548cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4ee7e802814515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72361b6b04684eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb38b28f26b418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e647f21c31407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72361b6b04684eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a6093f5a6b4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb38b28f26b418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>209,929</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>209,983</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>