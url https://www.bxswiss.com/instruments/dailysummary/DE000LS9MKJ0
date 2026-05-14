--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4ee7e802814515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4306855531bd49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb38b28f26b418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273fbf83caf24a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a6093f5a6b4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb38b28f26b418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc284761b43a24b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273fbf83caf24a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>