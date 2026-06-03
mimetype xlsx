--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4306855531bd49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a510709aa44e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273fbf83caf24a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bdf36ac0e804c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc284761b43a24b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273fbf83caf24a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d92ef8cb360471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bdf36ac0e804c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>