--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a510709aa44e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10672071befc44c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bdf36ac0e804c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd603da9130854533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d92ef8cb360471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bdf36ac0e804c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6de529d9c2f4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd603da9130854533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>