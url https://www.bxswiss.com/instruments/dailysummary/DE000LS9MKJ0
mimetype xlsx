--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10672071befc44c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28dcea23b7374a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd603da9130854533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d19b3cb38747f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6de529d9c2f4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd603da9130854533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708d784f08724579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d19b3cb38747f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>220,107</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,524</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>