--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28dcea23b7374a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2702e1cf0ce54a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d19b3cb38747f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0230a98473d436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708d784f08724579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d19b3cb38747f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6339f18d54437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0230a98473d436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>