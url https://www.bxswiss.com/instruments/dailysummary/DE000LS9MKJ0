--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2702e1cf0ce54a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe26894e1984ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0230a98473d436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347d396a28224d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6339f18d54437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0230a98473d436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde812192e98d4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347d396a28224d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Good Luck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>