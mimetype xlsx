--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13417173c19e4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07795b85d3a4526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dec8c6a206a4e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1004e29d295040f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893e853a396a4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dec8c6a206a4e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c88ebcf4564521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1004e29d295040f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>142,462</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,529</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>143,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>