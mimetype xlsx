--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07795b85d3a4526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce0eb636adc49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1004e29d295040f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34f99a7564944f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c88ebcf4564521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1004e29d295040f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444b332e26294bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34f99a7564944f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>