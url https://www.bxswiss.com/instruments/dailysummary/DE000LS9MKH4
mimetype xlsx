--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce0eb636adc49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc6fbe66ae14460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34f99a7564944f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d18be185b6c418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444b332e26294bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34f99a7564944f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ccb3c2eaf94379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d18be185b6c418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>