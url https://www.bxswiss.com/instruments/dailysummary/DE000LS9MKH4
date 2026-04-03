--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7fec01583745d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd592b3ab4574a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615c992f96fa4fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e510a412ed4ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree20baf90eeb4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615c992f96fa4fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557724e0b4f94c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e510a412ed4ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>