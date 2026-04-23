--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd592b3ab4574a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b400b251554395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e510a412ed4ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edd75da5f0f40cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557724e0b4f94c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e510a412ed4ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb449f4a47d14c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edd75da5f0f40cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,140</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>133,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>