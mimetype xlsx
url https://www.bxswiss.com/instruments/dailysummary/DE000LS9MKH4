--- v8 (2026-04-23)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b400b251554395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recca3918a88e4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edd75da5f0f40cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587d9d6af21e40a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb449f4a47d14c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edd75da5f0f40cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ca3e97b03841af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587d9d6af21e40a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>138,573</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>