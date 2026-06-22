--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recca3918a88e4d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ded6652d1fc489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587d9d6af21e40a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff819a88d764ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ca3e97b03841af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587d9d6af21e40a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a4772df2c44127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff819a88d764ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,954</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>139,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>