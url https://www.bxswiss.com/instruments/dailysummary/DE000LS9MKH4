--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ded6652d1fc489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a640d4dc4549c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff819a88d764ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec2ba77c4714a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a4772df2c44127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff819a88d764ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc02ab4e9d8a74ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec2ba77c4714a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>