--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a640d4dc4549c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87244acd1e843e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec2ba77c4714a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8c4e63ca994c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc02ab4e9d8a74ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec2ba77c4714a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415b8e9a8c464784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8c4e63ca994c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>139,661</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,567</x:t>
-[...355 lines deleted...]
-          <x:t>138,152</x:t>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>