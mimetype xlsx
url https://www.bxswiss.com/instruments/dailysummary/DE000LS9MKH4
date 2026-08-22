--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87244acd1e843e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13417173c19e4fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8c4e63ca994c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dec8c6a206a4e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415b8e9a8c464784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8c4e63ca994c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893e853a396a4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dec8c6a206a4e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best DAX-MDAX-TECDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>