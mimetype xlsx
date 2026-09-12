--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48573f18fd704cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc992524bf5c64585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3a6ec8d0504855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59685aa218d347cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5560539570d84228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3a6ec8d0504855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418a6cea871943df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59685aa218d347cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,473 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>