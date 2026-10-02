--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc992524bf5c64585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c6563da68b4bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59685aa218d347cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cb3b06882e493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418a6cea871943df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59685aa218d347cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd49cdc71965c4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cb3b06882e493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,413 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...106 lines deleted...]
-          <x:t>208,231</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,852</x:t>
@@ -591,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>