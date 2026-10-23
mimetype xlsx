--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c6563da68b4bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b4a9a210194755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cb3b06882e493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra049606d6de54aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd49cdc71965c4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cb3b06882e493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc356e29319904efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra049606d6de54aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>