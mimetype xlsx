--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092972f1e7d44640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31f3df189d345b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15eeabccd36f48bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb3470aa0a8435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1535d206902144ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15eeabccd36f48bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbba84b22a24496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb3470aa0a8435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>