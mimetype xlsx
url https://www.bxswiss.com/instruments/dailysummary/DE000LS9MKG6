--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31f3df189d345b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884c75665ef04528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb3470aa0a8435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c41670b5b5434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbba84b22a24496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb3470aa0a8435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e232b0793104f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c41670b5b5434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>