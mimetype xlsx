--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884c75665ef04528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ff27e50afb4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c41670b5b5434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2193adf10da409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e232b0793104f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c41670b5b5434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f76d16a2bc4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2193adf10da409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,419 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>