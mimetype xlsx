--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ff27e50afb4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9163acfdace047e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2193adf10da409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3631a153f3407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f76d16a2bc4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2193adf10da409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fb69a5200448cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3631a153f3407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...386 lines deleted...]
-          <x:t>241,260</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>