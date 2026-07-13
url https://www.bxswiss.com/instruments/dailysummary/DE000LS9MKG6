--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9163acfdace047e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe011db3d8644ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3631a153f3407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd227d7c8f8fa4858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fb69a5200448cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3631a153f3407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2585f6edfb0406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd227d7c8f8fa4858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>