--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe011db3d8644ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbf06eac4fa44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd227d7c8f8fa4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c8011384b04395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2585f6edfb0406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd227d7c8f8fa4858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf822a50122e49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c8011384b04395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>