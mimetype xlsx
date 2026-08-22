--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbf06eac4fa44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48573f18fd704cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c8011384b04395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3a6ec8d0504855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf822a50122e49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c8011384b04395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5560539570d84228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3a6ec8d0504855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trub Lückenfüller</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MKG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>194,187</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>