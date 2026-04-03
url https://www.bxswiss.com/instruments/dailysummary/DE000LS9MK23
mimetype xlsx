--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra059f5fb4edd4634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3b31b45bd0451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe0ea05d04f4714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80d8910873142f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13df9111c61b4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe0ea05d04f4714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132b7a464c9b4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80d8910873142f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>