--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3b31b45bd0451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4a5573ddee48b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80d8910873142f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8951aba5ebb4024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132b7a464c9b4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80d8910873142f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7221cc3269784181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8951aba5ebb4024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>