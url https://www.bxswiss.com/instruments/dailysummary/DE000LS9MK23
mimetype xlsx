--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4a5573ddee48b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176a3b70d2444a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8951aba5ebb4024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a646b11994c4fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7221cc3269784181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8951aba5ebb4024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra305aaf43e3844e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a646b11994c4fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>