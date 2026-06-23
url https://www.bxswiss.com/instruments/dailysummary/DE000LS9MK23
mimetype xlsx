--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176a3b70d2444a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf2635e30734224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a646b11994c4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf16bc0798164760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra305aaf43e3844e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a646b11994c4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b82e1487e54136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf16bc0798164760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,232</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>