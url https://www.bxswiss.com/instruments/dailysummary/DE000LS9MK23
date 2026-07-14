--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf2635e30734224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec97b6a7d0ca49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf16bc0798164760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cd8aa79e934bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b82e1487e54136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf16bc0798164760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b113e52d67440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cd8aa79e934bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>144,872</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,605</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>