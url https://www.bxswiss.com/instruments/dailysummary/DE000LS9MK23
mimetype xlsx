--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec97b6a7d0ca49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786956ecc6c64b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cd8aa79e934bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f476a87a8f540be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99b113e52d67440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cd8aa79e934bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b6464cb7264c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f476a87a8f540be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,639</x:t>
-[...549 lines deleted...]
-          <x:t>146,277</x:t>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>