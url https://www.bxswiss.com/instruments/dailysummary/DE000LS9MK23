--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786956ecc6c64b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3172da3c2f334b02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f476a87a8f540be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e2ba05aa8944d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b6464cb7264c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f476a87a8f540be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44063a93e764202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e2ba05aa8944d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>