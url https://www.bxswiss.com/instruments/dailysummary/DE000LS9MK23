--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3172da3c2f334b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26eb86c15c9a482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e2ba05aa8944d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91ad63390ce4566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44063a93e764202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e2ba05aa8944d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aa594115dc45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91ad63390ce4566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>155,113</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>153,589</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>