--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26eb86c15c9a482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969e652652654394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91ad63390ce4566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab89faa019c94126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aa594115dc45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91ad63390ce4566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958b61944dd84699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab89faa019c94126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>