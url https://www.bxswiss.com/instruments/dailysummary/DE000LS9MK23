--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969e652652654394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfe7d32174e464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab89faa019c94126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123aed4246824081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958b61944dd84699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab89faa019c94126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d10326c5ac04494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123aed4246824081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the_aa_values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>