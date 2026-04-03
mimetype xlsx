--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5919a00e0594f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47b7115c220451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c14b2756fe0492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07e99288aa04df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4a7c57b89a4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c14b2756fe0492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd22fcf57224b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07e99288aa04df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>