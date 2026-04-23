--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47b7115c220451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb705676a1e384ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07e99288aa04df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d608541a604779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd22fcf57224b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07e99288aa04df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e50e71acf9b44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d608541a604779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>