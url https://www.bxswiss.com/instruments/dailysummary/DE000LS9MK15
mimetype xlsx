--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb705676a1e384ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab9b763b2bb408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d608541a604779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7143540871204860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e50e71acf9b44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d608541a604779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54fc12c4f0c450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7143540871204860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>