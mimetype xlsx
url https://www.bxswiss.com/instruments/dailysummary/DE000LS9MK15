--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab9b763b2bb408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a6926727a84b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7143540871204860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9824b7af2a8f4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54fc12c4f0c450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7143540871204860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbe0006152b42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9824b7af2a8f4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>204,762</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>