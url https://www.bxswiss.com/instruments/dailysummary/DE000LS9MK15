--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a6926727a84b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0cf02b8a264f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9824b7af2a8f4f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a3013bd02b41b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbe0006152b42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9824b7af2a8f4f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b60035d2f04a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a3013bd02b41b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>