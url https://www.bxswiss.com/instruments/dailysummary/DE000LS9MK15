--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0cf02b8a264f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d29bcffc25248ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a3013bd02b41b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b54713c65d464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b60035d2f04a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a3013bd02b41b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614f8adf12e142db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b54713c65d464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>183,382</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,079</x:t>
-[...242 lines deleted...]
-          <x:t>186,726</x:t>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>