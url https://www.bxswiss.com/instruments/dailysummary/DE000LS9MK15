--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d29bcffc25248ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d901ebef9fd48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b54713c65d464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2149ce956f24775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614f8adf12e142db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b54713c65d464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b9281a879b4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2149ce956f24775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>