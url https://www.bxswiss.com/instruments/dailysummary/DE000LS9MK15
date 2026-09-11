--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d901ebef9fd48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6541a3ce0acf4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2149ce956f24775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd4fd1f6bf84a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b9281a879b4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2149ce956f24775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9655ec18adc4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd4fd1f6bf84a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>