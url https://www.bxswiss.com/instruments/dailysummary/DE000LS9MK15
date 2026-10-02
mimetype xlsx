--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6541a3ce0acf4e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b70e5eb01641bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd4fd1f6bf84a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba3fd5e81874023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9655ec18adc4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd4fd1f6bf84a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee758f6bafa4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba3fd5e81874023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>181,259</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,143</x:t>
-[...350 lines deleted...]
-          <x:t>181,690</x:t>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>