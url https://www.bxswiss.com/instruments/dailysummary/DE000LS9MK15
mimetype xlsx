--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b70e5eb01641bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e836b9a1e34046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba3fd5e81874023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d3e67f135e4a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee758f6bafa4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba3fd5e81874023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a428f931044dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d3e67f135e4a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top E-Mobility Factorys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MK15</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>