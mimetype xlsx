--- v2 (2026-01-11)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566f269424a548e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5629f78699f4b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2759a12a184a4ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6805ad334b43d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d1eb90da8743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2759a12a184a4ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0699aab45e9f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6805ad334b43d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...382 lines deleted...]
-          <x:t>56,455</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,155</x:t>
-[...58 lines deleted...]
-          <x:t>56,327</x:t>
+          <x:t>57,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>