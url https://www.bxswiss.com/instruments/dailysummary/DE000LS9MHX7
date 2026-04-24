--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5629f78699f4b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7318cc4e3c7d4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6805ad334b43d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc385903814564e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0699aab45e9f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6805ad334b43d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75a329eafc34c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc385903814564e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>