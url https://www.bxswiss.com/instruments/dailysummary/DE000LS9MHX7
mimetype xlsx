--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7318cc4e3c7d4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736f78e737a048ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc385903814564e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227142451f984a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75a329eafc34c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc385903814564e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d18af639414c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227142451f984a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>53,262</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>53,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>54,102</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,303</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>52,492</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>