--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736f78e737a048ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a72ad8e478c4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227142451f984a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c81d19158fb4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d18af639414c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227142451f984a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d035fb4d10b4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c81d19158fb4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>54,454</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,806</x:t>
-[...129 lines deleted...]
-          <x:t>52,920</x:t>
+          <x:t>53,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>51,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>