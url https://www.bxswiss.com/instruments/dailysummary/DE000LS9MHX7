--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a72ad8e478c4820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32506a47251349d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c81d19158fb4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d274e97716843c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d035fb4d10b4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c81d19158fb4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9351be680394012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d274e97716843c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>