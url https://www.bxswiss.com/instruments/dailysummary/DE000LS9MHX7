--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32506a47251349d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937414fa33dc4e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d274e97716843c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ffd5c631f545ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9351be680394012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d274e97716843c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec71e3803a14d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ffd5c631f545ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>53,444</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>51,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>