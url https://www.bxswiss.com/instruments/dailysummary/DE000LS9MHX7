--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937414fa33dc4e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e44c0ed8b248f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ffd5c631f545ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840bc04ab67b42dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec71e3803a14d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ffd5c631f545ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bdbc55efde4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840bc04ab67b42dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>