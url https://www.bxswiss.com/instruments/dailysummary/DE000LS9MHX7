--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e44c0ed8b248f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae1a15290d5c4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840bc04ab67b42dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca59e540d7e34f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bdbc55efde4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840bc04ab67b42dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dba0177d28417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca59e540d7e34f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>