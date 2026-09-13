--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae1a15290d5c4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a9999ea8c247b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca59e540d7e34f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333b196264294f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dba0177d28417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca59e540d7e34f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64a0d50de7e455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333b196264294f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>