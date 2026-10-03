--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a9999ea8c247b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f5753c538c467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333b196264294f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7d57e2c0ef40ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64a0d50de7e455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333b196264294f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983e3c0074104842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7d57e2c0ef40ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>59,298</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>58,262</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>