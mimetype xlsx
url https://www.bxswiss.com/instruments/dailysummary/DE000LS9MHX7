--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f5753c538c467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bb372e09334c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7d57e2c0ef40ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc36b228a1fc40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983e3c0074104842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7d57e2c0ef40ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5366c04110e44284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc36b228a1fc40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend- und Rebound Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,967</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>58,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,966</x:t>
-[...247 lines deleted...]
-          <x:t>57,283</x:t>
+          <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>