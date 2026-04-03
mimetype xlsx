--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4bfc89141b4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee88f39fbc84582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2364858668aa44f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56aa14456104f9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4390bfe0314530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2364858668aa44f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5b21a80de745ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56aa14456104f9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>182,905</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>