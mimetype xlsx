--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee88f39fbc84582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893f6f68651049ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56aa14456104f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6968cb7ce5b64222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5b21a80de745ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56aa14456104f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf875984e01d8481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6968cb7ce5b64222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>