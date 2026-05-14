--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893f6f68651049ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2eae208c11e4680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6968cb7ce5b64222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355d204537974ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf875984e01d8481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6968cb7ce5b64222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28b8ed87a9849ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355d204537974ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>