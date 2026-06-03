--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2eae208c11e4680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0911892ba3304d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355d204537974ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1ab15267bf4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28b8ed87a9849ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355d204537974ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4e93085a3e462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1ab15267bf4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>