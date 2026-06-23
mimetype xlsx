--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0911892ba3304d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cd98c49e964205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1ab15267bf4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa5106be0ba46d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4e93085a3e462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1ab15267bf4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a18ba93494e461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa5106be0ba46d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>