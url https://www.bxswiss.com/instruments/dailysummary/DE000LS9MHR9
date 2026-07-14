--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cd98c49e964205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0539cc8a9140d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fa5106be0ba46d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af2dcce31284631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a18ba93494e461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fa5106be0ba46d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4950226fbbc84865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af2dcce31284631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>