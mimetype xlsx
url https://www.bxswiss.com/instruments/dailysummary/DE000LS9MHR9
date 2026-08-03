--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0539cc8a9140d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d80f3fa2694163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af2dcce31284631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a2511033704577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4950226fbbc84865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af2dcce31284631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2eb7a2471542c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a2511033704577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>