--- v9 (2026-08-03)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d80f3fa2694163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd218624c222b4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a2511033704577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeede6c9d96b4e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb2eb7a2471542c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a2511033704577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a5a1a48f204d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeede6c9d96b4e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>279,899</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>