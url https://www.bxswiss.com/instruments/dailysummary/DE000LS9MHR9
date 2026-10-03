--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd218624c222b4520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d8b9a8fe534e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeede6c9d96b4e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a725e6c142466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a5a1a48f204d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeede6c9d96b4e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e6ac7b7c7d48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a725e6c142466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>