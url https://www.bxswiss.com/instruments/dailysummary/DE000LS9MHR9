--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d8b9a8fe534e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6da470517c240a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a725e6c142466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d4e7cbb7e648da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e6ac7b7c7d48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a725e6c142466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2761f6f1c64864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d4e7cbb7e648da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vision. Courage. Patience.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>