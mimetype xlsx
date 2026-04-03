--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbbd1ed763b46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ca8cfe6e84456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bdb75fc77fa40a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd9486e41ed485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4850e768c04382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bdb75fc77fa40a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra380b445a71b4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd9486e41ed485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,160</x:t>
-[...21 lines deleted...]
-          <x:t>11,958</x:t>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,993</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>