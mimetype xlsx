--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ca8cfe6e84456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1f20c3af614034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd9486e41ed485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fece7b990ed4ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra380b445a71b4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd9486e41ed485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739f234b52164cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fece7b990ed4ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>