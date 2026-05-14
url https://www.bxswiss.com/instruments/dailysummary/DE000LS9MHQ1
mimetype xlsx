--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1f20c3af614034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d17508b3604f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fece7b990ed4ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8b3d941958449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739f234b52164cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fece7b990ed4ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62d913b13c34efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8b3d941958449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,489</x:t>
-[...53 lines deleted...]
-          <x:t>10,051</x:t>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,761</x:t>
-[...431 lines deleted...]
-          <x:t>10,103</x:t>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>