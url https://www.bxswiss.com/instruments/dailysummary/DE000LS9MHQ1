--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d17508b3604f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a29c06fd8c4cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8b3d941958449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc17ccaa96928494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62d913b13c34efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8b3d941958449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c89c20675f473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc17ccaa96928494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>9,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,571</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>9,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>