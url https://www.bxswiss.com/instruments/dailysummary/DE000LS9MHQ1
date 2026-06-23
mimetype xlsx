--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a29c06fd8c4cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ba0f32092e4307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc17ccaa96928494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5937a2a6bac4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c89c20675f473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc17ccaa96928494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf995450d547432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5937a2a6bac4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>9,315</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,165</x:t>
-[...475 lines deleted...]
-          <x:t>9,999</x:t>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,632</x:t>
-[...26 lines deleted...]
-          <x:t>9,571</x:t>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>