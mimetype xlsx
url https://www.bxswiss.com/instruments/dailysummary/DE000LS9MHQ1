--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ba0f32092e4307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c891c72e21344d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5937a2a6bac4d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3706cee9b7684c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf995450d547432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5937a2a6bac4d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07a301d304b486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3706cee9b7684c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>9,999</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,632</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>9,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,684</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>