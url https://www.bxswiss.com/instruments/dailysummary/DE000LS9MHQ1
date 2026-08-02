--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c891c72e21344d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cac1dfd759141f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3706cee9b7684c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9e7298d72f4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07a301d304b486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3706cee9b7684c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda22ada80424c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9e7298d72f4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,493</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,722</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>11,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>