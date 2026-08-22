--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cac1dfd759141f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1504b4a3c648b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9e7298d72f4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47abf87153954af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda22ada80424c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9e7298d72f4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5132a073314db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47abf87153954af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>10,541</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,380</x:t>
-[...242 lines deleted...]
-          <x:t>9,915</x:t>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>