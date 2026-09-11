--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1504b4a3c648b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77219368a03a4e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47abf87153954af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ce195c03cd41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5132a073314db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47abf87153954af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629d28df1ce7498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ce195c03cd41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>