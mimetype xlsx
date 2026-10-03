--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77219368a03a4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e06789578f444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ce195c03cd41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3862d5c5d54332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629d28df1ce7498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ce195c03cd41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a62a6c8cad4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3862d5c5d54332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>