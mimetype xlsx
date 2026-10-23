--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e06789578f444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de2c49b4a7a4067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3862d5c5d54332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1130bfdf7c674300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a62a6c8cad4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3862d5c5d54332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05a3a11efe8472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1130bfdf7c674300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unruhige Zeiten nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>