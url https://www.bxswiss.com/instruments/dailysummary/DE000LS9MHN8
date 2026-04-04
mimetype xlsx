--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef6a753cbd04e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c72ed8f7f74911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a0422f7a534618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e6508ee1f44c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33c9a0edb404615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a0422f7a534618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2e361ada004762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e6508ee1f44c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>192,469</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>192,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>192,417</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,721</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>190,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>