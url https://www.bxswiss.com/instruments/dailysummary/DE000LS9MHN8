--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c72ed8f7f74911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd992300d4e9402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e6508ee1f44c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ba94e01a2442ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2e361ada004762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e6508ee1f44c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec73b22aa7549e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ba94e01a2442ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>