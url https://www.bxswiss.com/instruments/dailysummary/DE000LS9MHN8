--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd992300d4e9402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06bcf7ab2b542bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ba94e01a2442ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c3c77ba5bc4e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec73b22aa7549e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ba94e01a2442ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdd0481b6714308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c3c77ba5bc4e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>192,590</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,721</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>192,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>192,994</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>