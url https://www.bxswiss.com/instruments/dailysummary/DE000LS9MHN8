--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06bcf7ab2b542bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d9f5c1b3cd4a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c3c77ba5bc4e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e3b0343c784d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdd0481b6714308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c3c77ba5bc4e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5986cecd63bd45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e3b0343c784d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>192,710</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>