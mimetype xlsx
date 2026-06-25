--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d9f5c1b3cd4a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f4065c56b54505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e3b0343c784d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d29dd33baf45c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5986cecd63bd45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e3b0343c784d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3aa7c824ad4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d29dd33baf45c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>