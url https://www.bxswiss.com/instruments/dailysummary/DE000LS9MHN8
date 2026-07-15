--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f4065c56b54505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cea4c586e4a40bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d29dd33baf45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29518cc237074ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3aa7c824ad4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d29dd33baf45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54eb4ef1ddd45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29518cc237074ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>