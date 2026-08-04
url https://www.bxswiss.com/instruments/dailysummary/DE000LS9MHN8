--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cea4c586e4a40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43031a14fa75467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29518cc237074ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1113728e92df4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54eb4ef1ddd45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29518cc237074ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16d3918f61c64b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1113728e92df4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>194,555</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,489</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>193,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,733</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>