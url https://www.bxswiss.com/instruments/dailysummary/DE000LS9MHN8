--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43031a14fa75467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3a1200a843467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1113728e92df4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370aec1c8c81497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16d3918f61c64b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1113728e92df4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f490f2978249c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370aec1c8c81497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>