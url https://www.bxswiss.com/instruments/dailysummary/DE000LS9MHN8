--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3a1200a843467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84718e9198084e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370aec1c8c81497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e37454673734f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f490f2978249c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370aec1c8c81497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4ea8db7d0d4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e37454673734f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>196,178</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,072</x:t>
-[...247 lines deleted...]
-          <x:t>196,170</x:t>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>