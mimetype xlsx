--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84718e9198084e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63d94d6cd604c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e37454673734f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25507af7a69d49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4ea8db7d0d4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e37454673734f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d98e7dbe9d041fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25507af7a69d49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,833</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>198,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>