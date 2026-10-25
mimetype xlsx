--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63d94d6cd604c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9927017ceae84d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25507af7a69d49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1030b015894e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d98e7dbe9d041fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25507af7a69d49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53708cbefae4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1030b015894e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>