--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad79289093f4e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644fa0b4a98c44b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc47a607262b43e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a01d8c4f3448e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d44f2699f3436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc47a607262b43e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3a37b86dab460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a01d8c4f3448e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>