--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644fa0b4a98c44b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd818f01e69d04902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a01d8c4f3448e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c60d575d2e47eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3a37b86dab460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a01d8c4f3448e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207d45804d20428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c60d575d2e47eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>179,675</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,860</x:t>
-[...512 lines deleted...]
-          <x:t>170,617</x:t>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>