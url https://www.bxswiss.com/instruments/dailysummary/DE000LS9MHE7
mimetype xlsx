--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd818f01e69d04902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7081191854ad4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c60d575d2e47eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414e4f26bab240cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207d45804d20428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c60d575d2e47eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4acb2eb2be3403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414e4f26bab240cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>