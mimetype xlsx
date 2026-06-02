--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7081191854ad4c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e0dcc4867549db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414e4f26bab240cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746943ccee764895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4acb2eb2be3403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414e4f26bab240cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba57b84813aa4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746943ccee764895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>