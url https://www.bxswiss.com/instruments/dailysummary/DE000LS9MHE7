--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e0dcc4867549db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f948ad9139744db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746943ccee764895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9511bbc2914f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba57b84813aa4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746943ccee764895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950fab63782f4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9511bbc2914f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>