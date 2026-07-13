--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f948ad9139744db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ef4d898e3e49dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9511bbc2914f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84df03716dd74b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950fab63782f4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9511bbc2914f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6db4d57fdb0402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84df03716dd74b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>