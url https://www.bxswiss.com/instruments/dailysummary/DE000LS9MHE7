--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ef4d898e3e49dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2aac09c19943c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84df03716dd74b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88e644f94a04bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6db4d57fdb0402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84df03716dd74b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3426f35ea1a461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88e644f94a04bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,123</x:t>
-[...360 lines deleted...]
-          <x:t>168,440</x:t>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>