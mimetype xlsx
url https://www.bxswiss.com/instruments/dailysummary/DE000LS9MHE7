--- v13 (2026-08-02)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2aac09c19943c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a3075fcc1b485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88e644f94a04bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd7bfdd91ec4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3426f35ea1a461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88e644f94a04bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3027baaf6a8f4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd7bfdd91ec4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>165,312</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>