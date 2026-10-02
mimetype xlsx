--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a3075fcc1b485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22ec41448e347fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd7bfdd91ec4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1878ddee76d94049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3027baaf6a8f4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd7bfdd91ec4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ba236733b44883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1878ddee76d94049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AeroStarsWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>