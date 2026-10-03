--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9635cce15bac4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b897eb97df43e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ecf2e534cb34c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05da454512544da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf9ca5d364147b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ecf2e534cb34c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c112994c844f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05da454512544da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,167</x:t>
-[...225 lines deleted...]
-          <x:t>114,107</x:t>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>