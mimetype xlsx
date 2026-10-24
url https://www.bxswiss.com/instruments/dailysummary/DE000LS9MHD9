--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b897eb97df43e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbae3801ce81463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05da454512544da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbb84b1767f4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c112994c844f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05da454512544da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e1cb30124d49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbb84b1767f4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>