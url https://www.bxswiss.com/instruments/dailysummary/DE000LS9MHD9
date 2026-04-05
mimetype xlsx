--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65af64b30864ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26daf21fcfd24e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7355cca4e8cd47f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8154d03c7d7d472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633b3d61672740c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7355cca4e8cd47f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c72760d1b444653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8154d03c7d7d472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>110,582</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,125</x:t>
-[...544 lines deleted...]
-          <x:t>107,648</x:t>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>