--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26daf21fcfd24e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6c0c03d2c04ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8154d03c7d7d472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d211a9af76e45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c72760d1b444653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8154d03c7d7d472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68fc9611e27c4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d211a9af76e45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,191</x:t>
-[...387 lines deleted...]
-          <x:t>109,026</x:t>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>