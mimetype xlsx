--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6c0c03d2c04ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd866347777e341a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d211a9af76e45dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5387f98b4e3a497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68fc9611e27c4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d211a9af76e45dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf706af993fe54c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5387f98b4e3a497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>