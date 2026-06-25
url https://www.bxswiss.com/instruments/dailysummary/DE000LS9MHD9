--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd866347777e341a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c07e3dce34243bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5387f98b4e3a497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2220434261fb4ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf706af993fe54c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5387f98b4e3a497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228e1d3ef3b84e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2220434261fb4ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>