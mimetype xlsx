--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c07e3dce34243bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b054717e8fb4c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2220434261fb4ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889a8e452ccb4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228e1d3ef3b84e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2220434261fb4ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b41962bb5ea4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889a8e452ccb4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>