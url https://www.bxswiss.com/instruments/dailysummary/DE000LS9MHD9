--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b054717e8fb4c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de0b09e030a43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889a8e452ccb4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbae079ab2c2420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b41962bb5ea4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889a8e452ccb4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6bddc2c5b4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbae079ab2c2420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,736</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>