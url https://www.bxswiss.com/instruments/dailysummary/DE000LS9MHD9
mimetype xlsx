--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de0b09e030a43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9411d06b68c48dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbae079ab2c2420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cedc2c2c1ae47df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6bddc2c5b4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbae079ab2c2420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7208955d114949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cedc2c2c1ae47df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>