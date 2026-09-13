--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9411d06b68c48dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9635cce15bac4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cedc2c2c1ae47df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ecf2e534cb34c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7208955d114949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cedc2c2c1ae47df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf9ca5d364147b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ecf2e534cb34c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL TRADING &amp; DIVIDEND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MHD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>