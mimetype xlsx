--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40ef6ce99a1408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b42aaa15494b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe39ba27e674b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e26b44d0b3446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafa87d9dfcb40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe39ba27e674b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22b5c0213d546b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e26b44d0b3446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>