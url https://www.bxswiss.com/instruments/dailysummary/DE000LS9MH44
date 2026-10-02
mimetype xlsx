--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b42aaa15494b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2d15492c7744f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e26b44d0b3446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c071e56bf04838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22b5c0213d546b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e26b44d0b3446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc94d4903bc46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c071e56bf04838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>173,370</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>176,872</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>