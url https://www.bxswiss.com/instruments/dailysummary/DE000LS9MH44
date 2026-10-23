--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2d15492c7744f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c89d62922b54e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c071e56bf04838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c5a837006a43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc94d4903bc46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c071e56bf04838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b5ff21279649e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c5a837006a43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>175,626</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>