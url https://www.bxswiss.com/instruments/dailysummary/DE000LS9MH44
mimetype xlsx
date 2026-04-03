--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97574316da6e4431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c222a7579444fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6f01b01dae4ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31d2ebefaa344da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc526ec6391b34b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6f01b01dae4ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff13eb6a1acd4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31d2ebefaa344da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>