--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c222a7579444fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39562ae7514d4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31d2ebefaa344da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cfad2d752084146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff13eb6a1acd4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31d2ebefaa344da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3ac5dc98fc4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cfad2d752084146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>156,797</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>