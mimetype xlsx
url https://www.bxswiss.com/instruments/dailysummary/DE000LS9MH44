--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39562ae7514d4f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1775a26c0d624f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cfad2d752084146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81bd3cd38bd24e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3ac5dc98fc4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cfad2d752084146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc5789ad139422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81bd3cd38bd24e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,719</x:t>
-[...333 lines deleted...]
-          <x:t>158,190</x:t>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>