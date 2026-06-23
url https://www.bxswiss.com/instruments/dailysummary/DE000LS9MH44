--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1775a26c0d624f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7e4e0128d84d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81bd3cd38bd24e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea1fc41b717486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc5789ad139422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81bd3cd38bd24e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c4ebf64e744ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea1fc41b717486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>