--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7e4e0128d84d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092f401480404929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea1fc41b717486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35aedb22cb44fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c4ebf64e744ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea1fc41b717486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d65b65c441483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35aedb22cb44fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,950</x:t>
-[...387 lines deleted...]
-          <x:t>161,798</x:t>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>