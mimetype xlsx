--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092f401480404929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8a16ca9e61495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35aedb22cb44fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f82ffaf4d7f42b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d65b65c441483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35aedb22cb44fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d591829e1524698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f82ffaf4d7f42b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,134</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>