--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8a16ca9e61495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40ef6ce99a1408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f82ffaf4d7f42b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe39ba27e674b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d591829e1524698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f82ffaf4d7f42b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafa87d9dfcb40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe39ba27e674b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>