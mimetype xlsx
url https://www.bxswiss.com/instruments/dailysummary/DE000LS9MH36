--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ade1ae161be48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ef26134efc4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7481899dc745e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89de2847847441f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd0b0ba6f2c4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7481899dc745e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079713efeaea48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89de2847847441f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>78,960</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>