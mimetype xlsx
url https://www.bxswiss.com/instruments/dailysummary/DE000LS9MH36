--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ef26134efc4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35951d647cb641ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89de2847847441f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5335731074d4dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079713efeaea48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89de2847847441f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33346d2de0b4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5335731074d4dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>73,493</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>73,888</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>