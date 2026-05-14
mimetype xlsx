--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35951d647cb641ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3d7886712243fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5335731074d4dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77b08faac2041c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33346d2de0b4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5335731074d4dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ce202832584fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77b08faac2041c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>