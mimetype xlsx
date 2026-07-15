--- v8 (2026-05-14)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3d7886712243fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree27036c1fb6417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77b08faac2041c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736ffe6e127d4b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ce202832584fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77b08faac2041c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd93e32d4f542ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736ffe6e127d4b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>73,241</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,157</x:t>
-[...274 lines deleted...]
-          <x:t>73,191</x:t>
+          <x:t>73,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>