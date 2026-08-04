--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree27036c1fb6417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4a1ac5d9944f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736ffe6e127d4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec479d5bea04f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd93e32d4f542ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736ffe6e127d4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2aada708dc94cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec479d5bea04f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>73,160</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>