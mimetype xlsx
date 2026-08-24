--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4a1ac5d9944f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cfa927471442cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec479d5bea04f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b14a239caa1495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2aada708dc94cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec479d5bea04f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63894b7f4cfe4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b14a239caa1495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>