--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cfa927471442cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44414e5ff834d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b14a239caa1495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7018ad3e3b438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63894b7f4cfe4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b14a239caa1495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28af525c0df4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7018ad3e3b438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,020</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>75,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,836</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>