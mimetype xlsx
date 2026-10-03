--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44414e5ff834d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95a4041e09b48ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7018ad3e3b438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8967dc71b08b4bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28af525c0df4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7018ad3e3b438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c5ee03a8744e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8967dc71b08b4bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>76,254</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,241</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>76,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,912</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>