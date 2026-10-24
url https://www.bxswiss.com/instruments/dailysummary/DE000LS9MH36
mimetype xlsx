--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95a4041e09b48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b843753d867469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8967dc71b08b4bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c09e15311d4fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c5ee03a8744e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8967dc71b08b4bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748ad114ef5e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c09e15311d4fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahme-Fantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>