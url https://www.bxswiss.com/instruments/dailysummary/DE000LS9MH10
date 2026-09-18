--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3924c74157a2407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30b11ed07bb4d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488c2c7d128f4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53f146f2c784a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e3f2b62aa24a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488c2c7d128f4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dbf81a3c1234994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53f146f2c784a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>82,875</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,680</x:t>
-[...183 lines deleted...]
-          <x:t>83,918</x:t>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,678</x:t>
-[...404 lines deleted...]
-          <x:t>84,707</x:t>
+          <x:t>82,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>