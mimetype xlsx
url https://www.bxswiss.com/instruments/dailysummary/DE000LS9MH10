--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30b11ed07bb4d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc1043ac7af491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53f146f2c784a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c4b9d8f4904a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dbf81a3c1234994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53f146f2c784a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfa5795bc7f44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c4b9d8f4904a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>83,207</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,127</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>