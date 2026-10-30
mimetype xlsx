--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc1043ac7af491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98079c890744ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c4b9d8f4904a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79986589abe4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfa5795bc7f44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c4b9d8f4904a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380b8062f32842eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79986589abe4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>81,819</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>