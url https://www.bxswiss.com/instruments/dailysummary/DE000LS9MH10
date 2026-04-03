--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4151be8a45d4047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eb07663aea4542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833a6c238b0145f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92692a889c2843ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727393cda9bb4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833a6c238b0145f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec429f6677d5458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92692a889c2843ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>