--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eb07663aea4542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd584672edc4ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92692a889c2843ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a532e3f58242a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec429f6677d5458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92692a889c2843ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f353d72a384f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a532e3f58242a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,144</x:t>
-[...576 lines deleted...]
-          <x:t>75,028</x:t>
+          <x:t>77,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>