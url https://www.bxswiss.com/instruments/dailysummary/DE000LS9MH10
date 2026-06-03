--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd584672edc4ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R287d5d940d8d42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a532e3f58242a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93561077460b4280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f353d72a384f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a532e3f58242a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a60f32da74447c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93561077460b4280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>77,140</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,061</x:t>
-[...247 lines deleted...]
-          <x:t>77,642</x:t>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>