--- v8 (2026-06-03)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R287d5d940d8d42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719eff35aab840d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93561077460b4280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ed651ad3994dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a60f32da74447c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93561077460b4280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5114087e7541c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ed651ad3994dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>78,932</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,633</x:t>
-[...134 lines deleted...]
-          <x:t>78,360</x:t>
+          <x:t>78,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>