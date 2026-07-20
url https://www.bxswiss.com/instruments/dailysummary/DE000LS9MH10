--- v9 (2026-06-27)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719eff35aab840d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773f80d21b264484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ed651ad3994dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re686d9ec2c2b466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5114087e7541c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ed651ad3994dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5814c3098774552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re686d9ec2c2b466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>