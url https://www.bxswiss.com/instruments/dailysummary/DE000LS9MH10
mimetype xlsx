--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773f80d21b264484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3924c74157a2407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re686d9ec2c2b466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488c2c7d128f4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5814c3098774552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re686d9ec2c2b466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e3f2b62aa24a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488c2c7d128f4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>80,256</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>